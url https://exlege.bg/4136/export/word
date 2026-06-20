--- v0 (2026-02-05)
+++ v1 (2026-06-20)
@@ -73,51 +73,51 @@
           <w:rStyle w:val="SubtleReference"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78EFB3D2" w14:textId="73C2A980" w:rsidR="00047AEF" w:rsidRDefault="00047AEF" w:rsidP="00047AEF">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003568EE">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
-        <w:t/>
+        <w:t>Не могат да бъдат споделени направените изводи на КЗК, че поставеният критерий за подбор относно техническите и професионални възможности на участниците в процедурата, а именно те да разполагат с база, разположена на територията на Столична община, е ограничителен. Напълно обосновано възложителят изисква от участниците в процедурата база, разположена на територията на Столична община, в която ще разположат персонала и техниката, необходима за изпълнение на задълженията по договора, за да се гарантира своевременна реакция по договорните задължения. Правилно КЗК е определила, като незаконосъобразна клаузата, в раздел Г: Общи условия на рамковото споразумение за строителство, част Прекратяване, т. 22.7, която гласи: „При изтичане или прекратяване на конкретния договор Изпълнителят се задължава да съдейства на нов изпълнител за поемане изпълнението на работите, съгласно инструкциите на Възложителя. Недопустимо е да се вменяват задължения, свързани със съдействие на друг изпълнител по друг договор. Правилно КЗК е приела и, че възложителят следва да коригира и прецизира методиката си за оценяване, в частта й касаеща техническия показател П1 „Организация на работата при изпълнение на поръчката“, тъй като е недопустимо да бъдат само пожелателни такива, който да носят допълнителни точки, но не и да водят до отстраняване на участника.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D97DE0B" w14:textId="31E35869" w:rsidR="00EB4203" w:rsidRPr="003568EE" w:rsidRDefault="003568EE" w:rsidP="00A75127">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>