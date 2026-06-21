--- v0 (2026-02-04)
+++ v1 (2026-06-21)
@@ -73,51 +73,51 @@
           <w:rStyle w:val="SubtleReference"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78EFB3D2" w14:textId="73C2A980" w:rsidR="00047AEF" w:rsidRDefault="00047AEF" w:rsidP="00047AEF">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003568EE">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
-        <w:t/>
+        <w:t>С изменението на чл. 21 от АПК заповедите за откриване на процедурата по провеждане на търг изрично са изключени от кръга на индивидуалните административни актове, които подлежат на обжалване (чл.21, ал.5). Затова и тази заповед не е подлежала на самостоятелен съдебен контрол за законосъобразност, като такъв следва да се осъществи в производството по разглеждане на окончателния административен акт, приключващ процедурата. В случая това е заповедта за класиране на участниците, която е и предмет на разглеждане в настоящото производство. Съдът е дължал произнасяне по направените от жалбоподателя възражения срещу откриването, като не е следвало да се ограничи единствено с компетентността на органа, който е издал заповедта за откриване, както и в посочването в тръжната документация на термина продовач. Не са обсъдени и възраженията свързани със задължителните реквизити на заповедта за откриване на процедурата, който са относими, както към нейната законосъобразност, така и към законосъобразно провеждане на процесния търг. Следва решението на административния съд да бъде отменено, делото да бъде върнато за ново разглеждане, като се изпълнят по надлежния ред всички процесуални задължения на съда свързани с надлежно установяване на спорните факти по цялата процедура, и съответни на тях правни изводи.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D97DE0B" w14:textId="31E35869" w:rsidR="00EB4203" w:rsidRPr="003568EE" w:rsidRDefault="003568EE" w:rsidP="00A75127">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>