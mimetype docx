--- v0 (2026-02-04)
+++ v1 (2026-06-14)
@@ -73,51 +73,51 @@
           <w:rStyle w:val="SubtleReference"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78EFB3D2" w14:textId="73C2A980" w:rsidR="00047AEF" w:rsidRDefault="00047AEF" w:rsidP="00047AEF">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003568EE">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
-        <w:t/>
+        <w:t>Изцяло правилни и законосъобразни са действията на административния орган за спазване на всички изисквания за провеждане на интервю, които са регламентирани в чл. 63а от ЗУБ. Органът е изпълнил законоустановената процедура, като е изпълнил и задължението си за изясняване на фактите и обстоятелствата от значение за случая. Правилно административният орган, изхождайки от събраните доказателства по административната преписка, подробно анализирани от него, е приел, че не са налице изчерпателно изброени в чл. 8, ал. 1 от ЗУБ фактическите основания за предоставяне статут на бежанец на А. Я. У.. Изнесените от чужденеца причини да напусне страната си на произход не обосновават основателен страх от преследване поради неговата раса, религия, националност, принадлежност към определена социална група или поради негово политическо мнение и/или убеждение, които да мотивират нежеланието му да се завърне в държавата си по произход. Обосновани са изводите на административния орган и за това, че не са налице материалните предпоставки за уважаване молбата на А. Я. У. за предоставяне на хуманитарен статут по чл. 9, ал. 1-3 от ЗУБ. Правилно административният орган, предвид данните, съдържащи се в интервюто на молителя е приел, че липсват доказателства същият да е бил изложен на реална опасност от тежки посегателства като смъртно наказание или екзекуция, изтезание или нечовешко и унизително отнасяне, тежки и лични заплахи срещу живота и личността му като гражданско лице в случай на вътрешен или международен въоръжен конфликт.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D97DE0B" w14:textId="31E35869" w:rsidR="00EB4203" w:rsidRPr="003568EE" w:rsidRDefault="003568EE" w:rsidP="00A75127">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>