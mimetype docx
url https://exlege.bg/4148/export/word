--- v0 (2026-02-04)
+++ v1 (2026-06-19)
@@ -73,51 +73,51 @@
           <w:rStyle w:val="SubtleReference"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78EFB3D2" w14:textId="73C2A980" w:rsidR="00047AEF" w:rsidRDefault="00047AEF" w:rsidP="00047AEF">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003568EE">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
-        <w:t/>
+        <w:t>Ограничаването от решаващия орган на обхвата на контрола при административното оспорване не засяга допустимостта на съдебното производство, доколкото липсата на произнасяна по целия спорен предмет е фингирано потвърждаване на оспорения акт. В производството по гл. XIX ДОПК решаващият орган не е легитимиран да оттегли акта, тъй като оттеглянето е действие обратно на издаването му и негов субект следва да е издалият го административен орган. Следващото от т. 3 на цитираното решение на СЕС задължение за националния съд да откаже да приложи националната правна уредба, определяща минималните размери на адвокатските възнаграждения, не ограничава правомощието на съда да ползва тези цени като критерий и коректив на възнаграждението, представляващо част от отговорността за разноски, при отчитане на действителната фактическа и правна сложност на делото. Още с решение № 10/29.09.2016 г. на Конституционния съд е прието, че ГПК и ДОПК третират като равнопоставени адвокатите и юрисконсултите като процесуални представители, като осъществяваното от тях процесуално представителство е идентично.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D97DE0B" w14:textId="31E35869" w:rsidR="00EB4203" w:rsidRPr="003568EE" w:rsidRDefault="003568EE" w:rsidP="00A75127">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>