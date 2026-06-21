--- v0 (2026-02-04)
+++ v1 (2026-06-21)
@@ -73,51 +73,51 @@
           <w:rStyle w:val="SubtleReference"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78EFB3D2" w14:textId="73C2A980" w:rsidR="00047AEF" w:rsidRDefault="00047AEF" w:rsidP="00047AEF">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003568EE">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
-        <w:t/>
+        <w:t>По отношение на процесния спор са приложими разпоредбите на Наредбата действали след влизането в сила на ПМС № 248 от 05.07.2024 г. Касационният състав приема, че изводът на АС гр. Монтана за относимост на критерия за подбор участникът да прилага система за управление на качеството съгласно Стандарт ISO 9001:2015 или еквивалентен с обхват, съдържащ изпълнение на консултантски услуги в областта на околната среда към предмета на поръчката е неправилен. Нарушението правилно е квалифицирано от РУО като такова по чл.59, ал.2 във вр. с чл.2, ал.2 от ЗОП, осъществено чрез поставяне на критерий за подбор неотносим към предмета на поръчката, доколкото не е необходим за изпълнението й съобразно заложените цели. Касационната инстанция намира за неправилен извода на АС гр. Монтана за относимост на изискването за опит на Ключов експерт „Финанси“ към предмета на поръчката. Нарушението правилно е квалифицирано от РУО като такова по чл.70, ал.5, изр.1 и 3 във вр. с чл.2, ал.2 от ЗОП, осъществено чрез поставяне на изискване, критерий за възлагане при съставяне на методиката за оценка, неотносимо към предмета на поръчката, доколкото не е необходимо за изпълнението й съобразно заложените цели/дейности. Нарушението осъществява нередността по т.11, б.“а“ от Приложение №1 към чл.2, ал.1 от Наредба за посочване на нередности, представляващи основания за извършване на финансови корекции, и процентни показатели за определяне на размера на финансовите корекции по реда на ЗУСЕФСУ (ред ДВ бр. 59/2024 година), като предвид финансовото отражение на нарушението върху бюджета на общността законосъобразно на община Монтана е определена финансова корекция в размер на 10% от стойността на засегнатите от нарушението.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D97DE0B" w14:textId="31E35869" w:rsidR="00EB4203" w:rsidRPr="003568EE" w:rsidRDefault="003568EE" w:rsidP="00A75127">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>