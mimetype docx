--- v0 (2026-02-04)
+++ v1 (2026-06-20)
@@ -75,51 +75,87 @@
           <w:rStyle w:val="SubtleReference"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78EFB3D2" w14:textId="73C2A980" w:rsidR="00047AEF" w:rsidRDefault="00047AEF" w:rsidP="00047AEF">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003568EE">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
-        <w:t/>
+        <w:t>1. Субект на подкуп по чл. 301 НК и чл. 302 НК е длъжностно лице по смисъла на чл. 93, ал. 1, б. "а" и "б" НК, което може лично да извърши или да не извърши съответно действие или бездействие по служба, което произтича от служебната му компетентност или възложена работа, за което получава дар или друга имотна облага. Длъжностното лице е субект на подкуп и когато е член на колективен орган или когато по силата на служебното си положение може да възложи извършването на "действието по служба" на друго, подчинено нему лице.</w:t>
+        <w:br/>
+        <w:t>2. "Действието по служба" се осъществява чрез действие или бездействие. То може да е съобразено със служебните изисквания на длъжностното лице, да представлява нарушение на същите или престъпление по служба. Думите "приеме" и "получи", употребени в чл. 301, ал. 1 и 2 НК, имат еднакво съдържание. Престъплението е довършено в момента на приемане или получаване на дара или другата имотна облага. Опит за подкуп по чл. 301 - 303 НК е възможен.</w:t>
+        <w:br/>
+        <w:t>3. Дарът или другата имотна облага са предмет на подкупа. Те трябва да имат имуществен характер. Предметът на подкупа се отнема в полза на държавата, а когато не е налице, се присъжда неговата парична равностойност.</w:t>
+        <w:br/>
+        <w:t>4. Подкупът се извършва при пряк умисъл с користна цел.</w:t>
+        <w:br/>
+        <w:t>5. За състав на подкупа по чл. 301, ал. 1 НК е достатъчно длъжностното лице да е приело или получило неследващия му се дар или друга имотна облага, без да нарушава служебните си задължения.</w:t>
+        <w:br/>
+        <w:t>6. Длъжностното лице нарушава службата си по смисъла на чл. 301, ал. 2 НК, когато извършва действия, които не са съобразени с неговите права и задължения, установени със закон, правилник, наредба, заповед или друг акт.</w:t>
+        <w:br/>
+        <w:t>7. Под "друго престъпление по служба" по чл. 301, ал. 3 НК се разбира всяко престъпление, което длъжностното лице може да извърши при изпълнение на служебните си задължения, независимо от това дали е по-леко, еднакво или по-тежко наказуемо от подкупа. При подкупа по чл. 301, ал. 3 НК е налице реална съвкупност на престъпления - квалифициран подкуп и друго престъпление във връзка със службата. Другото престъпление може да бъде и по чл. 282 НК, когато нарушението или неизпълнението на служебните задължения или превишаването на властта или правата се е изразило в друго деяние на длъжностното лице извън самото получаване на подкупа.</w:t>
+        <w:br/>
+        <w:t>8. При определяне дали длъжностното лице заема отговорно служебно положение по смисъла на чл. 302, т. 1 НК следва да се имат предвид характерът, съдържанието и обемът на изпълняваната от него длъжност или работа, функциите и правомощията, с които е овластено, мястото, което заема в служебната йерархия и характерът на учреждението, стопанската или обществената организация, в която работи.</w:t>
+        <w:br/>
+        <w:t>9. Изнудване посредством злоупотреба със служебното положение по смисъла на чл. 302, т. 2 НК е налице, когато длъжностното лице с цел да набави за себе си имотна облага постави другиго при условия, които го принуждават да даде неследващ се дар или друга имотна облага, за да предотврати извършване на такива действия или бездействия по служба, които биха поставили в опасност или накърнили неговите законни права и интереси. Изнудването посредством злоупотреба със служебното положение може да се извърши по различни начини, включително и чрез употреба на сила и заплашване.</w:t>
+        <w:br/>
+        <w:t>10. Подкупът по чл. 302, т. 3 предл. 1 НК е повторно извършен, когато деецът приеме дар или друга имотна облага, след като е осъждан за подкуп с влязла в сила присъда.</w:t>
+        <w:br/>
+        <w:t>11. Единственият критерий при определяне дали подкупът по чл. 302, т. 4 НК е в големи размери е само паричната равностойност на получения дар или другата имотна облага.</w:t>
+        <w:br/>
+        <w:t>12. Субект на подкуп по чл. 303 НК е длъжностно лице по смисъла на чл. 93, ал. 1, б. "а" и "б" НК, което не получава лично за себе си дара или другата имотна облага за извършените от него действия или бездействия по служба при условията на чл. 301 НК и чл. 302 НК, а се съгласява дарът или имотната облага да се дадат на друго лице.</w:t>
+        <w:br/>
+        <w:t>13. Когато предмет на подкупа са валутни ценности или имущества под валутен контрол, деецът отговаря при условията на идеална съвкупност за подкуп и валутно престъпление по чл. 250 НК. Предметът на двете престъпления е един и същ и се отнема само един път, но на двете основания.</w:t>
+        <w:br/>
+        <w:t>14. Субект на подкуп по чл. 304 НК може да бъде длъжностно и недлъжностно лице. За субективната страна е необходим пряк умисъл.</w:t>
+        <w:br/>
+        <w:t>15. Подкуп по чл. 304, ал. 2 НК е налице, когато деецът даде дар или друга имотна облага на длъжностно лице и последното наруши служебните си задължения или извърши престъпление по служба, за което предвиденото в закона наказание е до пет години лишаване от свобода. Подкупът е довършен, когато длъжностното лице наруши служебните си задължения или извърши, или се опита да извърши друго престъпление по служба, което не е по-тежко наказуемо. Когато извършеното от длъжностното лице престъпление по служба във връзка с подкупа е наказуемо с лишаване от свобода повече от пет години, далият подкуп ще отговаря за подкуп по чл. 304, ал. 1 НК и за подбудителство към другото по-тежко престъпление.</w:t>
+        <w:br/>
+        <w:t>16. Далият подкуп не се наказва, ако е бил изнуден от длъжностното лице да извърши това или ако доброволно уведоми органите на властта за дадения от него подкуп.</w:t>
+        <w:br/>
+        <w:t>17. За състава на престъплението по чл. 307 НК е необходимо преднамерено склоняване, убеждаване и мотивиране на провокирания да приеме или даде дар, за да бъде изобличен след това в извършване на престъпление. Няма провокация, когато длъжностното лице предварително е поискало подкупа. Субект на престъплението може да бъде длъжностно и недлъжностно лице.</w:t>
+        <w:br/>
+        <w:t>18. Пленумът на ВС на Република България обръща внимание на съдилищата да водят решителна и последователна борба с подкупите, като изследват и изясняват причините и условията, които ги пораждат. За констатираните недостатъци и слабости в работата на държавните, стопанските и обществените органи да сигнализират за отстраняването им. При определяне на наказанията да се ръководят от указанията, дадени от Пленума на ВС на Република България със съответните постановления.</w:t>
+        <w:br/>
+        <w:t>19. Когато при предаване обвиняемите на съд и разглеждане делата в съдебно заседание се разкрият обстоятелства за извършени престъпления и от други лица, съдилищата са длъжни да прекратяват производствата на основание чл. 246, ал. 1, т. 4 НПК или чл. 285 НПК и чл. 286 НПК и ги изпращат на съответния прокурор, съобразявайки се с указанията, дадени в тълкувателно решение № 61/1977 г. на ВС на Република България, ОСНК. При нужда да сигнализират съответния по-горестоящ прокурор, включително и главния прокурор на Република България.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D97DE0B" w14:textId="31E35869" w:rsidR="00EB4203" w:rsidRPr="003568EE" w:rsidRDefault="003568EE" w:rsidP="00A75127">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>