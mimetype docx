--- v0 (2026-02-04)
+++ v1 (2026-06-20)
@@ -73,51 +73,51 @@
           <w:rStyle w:val="SubtleReference"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78EFB3D2" w14:textId="73C2A980" w:rsidR="00047AEF" w:rsidRDefault="00047AEF" w:rsidP="00047AEF">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003568EE">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
-        <w:t/>
+        <w:t>Относно изискванията за форма на заповед, с която се прекратява служебно правоотношение с държавен служител е налице специална уредба в ЗДСл, която изключва приложението на общата норма на чл. 59, ал. 2 АПК. Съгласно чл. 108, ал. 1 ЗДСл, служебното правоотношение се прекратява от органа по назначаването с административен акт, който се издава в писмена форма и трябва да съдържа правното основание за прекратяване, дължимите обезщетения и придобития ранг на държавна служба. Видно от съдържанието на процесната заповед е, че са спазени в пълнота посочените в чл. 108, ал. 1 ЗДСл изисквания за форма. В тази връзка е приложимо Тълкувателно решение № 16 от 31.03.1975 г. на ОСГК на Върховния съд, според което мотивите на акта могат да предхождат издаването на административния акт и да се съдържат в други документи, съставени с оглед подготовката и предстоящото му издаване, тоест представляващи част от административната преписка. От събраните по делото доказателства се установява, че щатната бройка на заеманата от жалбоподателката длъжност главен експерт в отдел 01 „Оперативна готовност“ към дирекция „Отбранително-мобилизационна подготовка“ при Министерство на вътрешните работи, е била съкратена, която е престанала да съществува както като нормативно определена позиция в щатното разписание, така и като съвкупност от определени функции, задачи и задължения. Не се установява процесното съкращаване на длъжността да е извършено самоцелно и единствено с оглед личността на служителя, а напротив - предприета структурна промяна е в резултат на отчетената необходимост и продължителен процес на оптимизация на работата в Дирекция „Отбранително-мобилизационна подготовка“ при МВР.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D97DE0B" w14:textId="31E35869" w:rsidR="00EB4203" w:rsidRPr="003568EE" w:rsidRDefault="003568EE" w:rsidP="00A75127">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>