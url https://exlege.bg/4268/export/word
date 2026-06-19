--- v0 (2026-02-04)
+++ v1 (2026-06-19)
@@ -73,51 +73,51 @@
           <w:rStyle w:val="SubtleReference"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78EFB3D2" w14:textId="73C2A980" w:rsidR="00047AEF" w:rsidRDefault="00047AEF" w:rsidP="00047AEF">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003568EE">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
-        <w:t/>
+        <w:t>Според неговия диспозитив областният управител може да упражнява контрол за законосъобразност върху всички решения на общинските съвети чрез оспорването им пред съответния административен съд по реда на чл.45, ал.4 ЗМСМА във връзка с чл.32, ал.2 ЗЗД, включително и тези, издадени на основание чл.21, ал.1, т.8 ЗМСМА. Това означава, че в хипотезите на чл.45, ал.4 и ал.8 ЗМСМА всякакви актовете на общинските съвети могат да бъдат оспорени от областния управител пред съответния административен съд. Настоящият касационен съдебен състав не споделя и тълкуванието на административния съд, че в хипотезата, при която за предложено решение не е събрано необходимото мнозинство „за“ или „против“, нямало взето решение. По аргумент от противното в останалите случаи когато броят на гласувалите "за" общински съветници е по-малък от останалата част от присъстващите на заседанието съветници, то предложеното решение следва да се счита неприето. Обратното тълкуване означава да се блокира в голяма степен работата на общинските съвети, които в нередки случаи трудно стигат до решение „за“ или „против“ с необходимото мнозинство. На плоскостта на спора пред административния съд това означава лицата, които имат право да им бъде възстановена собствеността, никога да не получат такова възстановяване само защото общинския съвет не може да вземе решение с необходимото мнозинство „за“ или „против“.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D97DE0B" w14:textId="31E35869" w:rsidR="00EB4203" w:rsidRPr="003568EE" w:rsidRDefault="003568EE" w:rsidP="00A75127">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>