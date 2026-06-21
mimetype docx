--- v0 (2026-02-04)
+++ v1 (2026-06-21)
@@ -73,51 +73,51 @@
           <w:rStyle w:val="SubtleReference"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78EFB3D2" w14:textId="73C2A980" w:rsidR="00047AEF" w:rsidRDefault="00047AEF" w:rsidP="00047AEF">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003568EE">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
-        <w:t/>
+        <w:t>Оспореното изменение на кадастралните регистри на недвижимите и имоти на гр. Варна, състоящо се в заличаване от кадастралния регистър на Община Варна като съсобственик на имот с идентификатор 10135.5402.1951, съгласно влязло в сила съдебно решение, е издаден в несъответствие с приложимите материално-правни норми. Критерият за законосъобразността на обективираното чрез действие волеизявление на органа по кадастъра в тази хипотеза е дали изменението съответства на отразяването според решението на гражданския съд. Това предполага наличие на решение, обвързващо и двете страни по спора, т. е. такова, което установява както собственост, така и граници на съответния имот. Приетата в първоинстанционното производство и неоспорена от страните съдебно-техническа експертиза е констатирала различие между имот с идентификатор 10135.4502.1951, обособен от имот с идентификатор 10135.4502.69, и реалната част от имот с идентификатор 10135.4502.69 с граници, определени с решението на Окръжен съд – Варна и скицата на вещото лице към това решение. Видно от заключението на вещото лице, при съпоставяне на кадастрален имот с идентификатор 10135.4502.1951 и обособена част от имот с идентификатор 10135.4502.69, с граници, очертани върху скица на лист 8 от гр. дело № 2186/2021 г., вещото лице приема, че същите не са идентични. Така установеното по делото неправилно ситуиране на границите на новообразувания имот с идентификатор 10135.4502.1951 - като реална част от имот с идентификатор 10135.4502.69, е израз на противоречие между изменения кадастрален регистър и действителното правно положение, установено с решението на гражданския съд по отношение на отреченото право на собственост на Община Варна за точно определена със съдебното решение част от имот с идентификатор 10135.4502.69.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D97DE0B" w14:textId="31E35869" w:rsidR="00EB4203" w:rsidRPr="003568EE" w:rsidRDefault="003568EE" w:rsidP="00A75127">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>