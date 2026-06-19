--- v0 (2026-02-04)
+++ v1 (2026-06-19)
@@ -73,51 +73,51 @@
           <w:rStyle w:val="SubtleReference"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78EFB3D2" w14:textId="73C2A980" w:rsidR="00047AEF" w:rsidRDefault="00047AEF" w:rsidP="00047AEF">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003568EE">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
-        <w:t/>
+        <w:t>Отмяната е извънреден извънинстанционен способ за защита срещу влезли в сила съдебни решения, които са неправилни, поради някое от изчерпателно посочените в чл. 239 АПК основания за това. Съгласно чл. 239, т. 1 АПК подлежи на отмяна влязъл в сила съдебен акт, когато са открити нови обстоятелства или нови писмени доказателства от съществено значение за делото, които при решаването му не са могли да бъдат известни на страната. Налице е доказателство, което е станало достъпно на страната едва на 19.11.2024 г. и удостоверява факти и обстоятелства относно наличието на фактическо основание за приложената ПАМ. След влизането му в сила е налично ново доказателство, което е от съществено значение за делото и установява обстоятелство, което при решаването му не е могло да бъде известно на страната, поради това че експертизата и постановлението са изготвени след като делото е било решено с влязъл в сила съдебен акт. Обстоятелство е относимо към предмета на спора, разрешен с влязлото в сила решение и при обсъждането му би могло да обоснове различен правен резултат. Налага се извод, че е налице основанието за отмяна по чл. 239, т. 1 АПК.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D97DE0B" w14:textId="31E35869" w:rsidR="00EB4203" w:rsidRPr="003568EE" w:rsidRDefault="003568EE" w:rsidP="00A75127">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>