--- v0 (2026-02-04)
+++ v1 (2026-06-21)
@@ -73,51 +73,51 @@
           <w:rStyle w:val="SubtleReference"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78EFB3D2" w14:textId="73C2A980" w:rsidR="00047AEF" w:rsidRDefault="00047AEF" w:rsidP="00047AEF">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003568EE">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
-        <w:t/>
+        <w:t>Отпускът по болест, в хипотезата на временна нетрудоспособност, не съставлява трайна невъзможност за изпълнение на служебните задължения по смисъла на чл. 7, ал. 3 ДОПК, а временна такава. Пороците на ревизионния доклад не рефлектират върху валидността на ревизионния акт. В качеството си на процесуален акт ревизионният доклад е процесуална предпоставка за издаването на ревизионния акт, а при липса на процесуална предпоставка е налице неспазване на процесуалните разпоредби по смисъла на чл. 160, ал. 2 от ДОПК, но не и толкова тежък порок, който да обуслови извод за нищожност на РА. Нормата на чл. 119, ал. 2 от ДОПК изрично определя чия е компетентността за издаване на ревизионния акт, без да обвързва тази компетентност с правомощията на съставителите на ревизионния доклад. В конкретния случай А. Демирев, на когото е възложена преписката след неправомерното ѝ изземане от В. Михайлов, не е участвал при издаване на ревизионния акт, като същият е издаден от Т. Петкова – органът, възложил ревизията, и В. Калоянова, ръководител на ревизията, в съответствие с императивното изискване на чл. 119, ал. 2 от ДОПК.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D97DE0B" w14:textId="31E35869" w:rsidR="00EB4203" w:rsidRPr="003568EE" w:rsidRDefault="003568EE" w:rsidP="00A75127">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>