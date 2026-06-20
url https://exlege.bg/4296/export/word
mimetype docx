--- v0 (2026-02-04)
+++ v1 (2026-06-20)
@@ -73,51 +73,51 @@
           <w:rStyle w:val="SubtleReference"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78EFB3D2" w14:textId="73C2A980" w:rsidR="00047AEF" w:rsidRDefault="00047AEF" w:rsidP="00047AEF">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003568EE">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
-        <w:t/>
+        <w:t>Неправилен е решаващият извод на административния съд за материална законосъобразност на оспорената заповед и липсата при издаването й на допуснати съществени нарушения на административно-производствените правила. Предпоставките на цитираните норми не са изпълнени, тъй като не са установени по безспорен начин действия на служителя, които уронват престижа на службата или водят до получаване на лична облага и облага за трето лице чрез използване на служебното положение. Установеното безспорно противоречие между сведенията, дадени пред дисциплинарно-разследващия орган и показанията на тези лица в досъдебното производство и пред Районен съд Пловдив относно вмененото за извършено дисциплинарно нарушение, разколебава съществено предявеното дисциплинарно обвинение. Липсва задълбочена проверка и анализ на всички събрани доказателства, като са кредитирани само тези подкрепящи тезата за извършено дисциплинарно нарушение от касатора, и то едностранчиво, изключвайки данните от разпитите по досъдебното производство и пред Районен съд - Пловдив. Заповедта е постановена при съществени нарушения на административнопроизводствените правила, които водят и до нарушение на материалния закон, тъй като не е доказано, че именно Г. С. извършва деяние, което да се квалифицира като тежко нарушение на служебната дисциплина.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D97DE0B" w14:textId="31E35869" w:rsidR="00EB4203" w:rsidRPr="003568EE" w:rsidRDefault="003568EE" w:rsidP="00A75127">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>