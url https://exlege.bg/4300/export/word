--- v0 (2026-02-04)
+++ v1 (2026-06-20)
@@ -73,51 +73,51 @@
           <w:rStyle w:val="SubtleReference"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78EFB3D2" w14:textId="73C2A980" w:rsidR="00047AEF" w:rsidRDefault="00047AEF" w:rsidP="00047AEF">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003568EE">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
-        <w:t/>
+        <w:t>При извършения фактически и правен анализ Комисията е разгледала и мотивирано отхвърлила единственото възражение на класирания на второ място участник – „Самел – 90“ АД, свързано с допусната грешка от помощния орган при оценка на техническото предложение на „Улично осветление“ ЕАД, в частта по технически показател „Енергийна ефективност на осветителите“. КЗК правилно е изчислила оценката на "Улично Осветление" ЕАД, като са взети предвид коректните предложени стойности за светлинен добив в Техническото предложение за изпълнение на поръчката на участника, за всяко едно от четирите предложени осветителни тела. Помощният орган правилно е приложил методиката за оценка. Пред касационната инстанция вече не се поддържат оплакванията, развити пред КЗК, а вместо това са наведени нови такива, свързани с офертата на класирания на първо място участник – „Улично осветление“ ЕАД. Тези оплаквания не следва да бъдат обсъждани, тъй като са релевирани едва с касационната жалба, съответно не са били предмет на проучването от КЗК по смисъла на чл. 207 ЗОП. Възможността за тяхното предявяване е преклудирана с изтичането на срока по чл. 197, ал. 1, т. 7, б. „а“ във вр. с чл. 199, ал. 2, т. 6 ЗОП.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D97DE0B" w14:textId="31E35869" w:rsidR="00EB4203" w:rsidRPr="003568EE" w:rsidRDefault="003568EE" w:rsidP="00A75127">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>