--- v0 (2026-02-05)
+++ v1 (2026-05-06)
@@ -73,51 +73,51 @@
           <w:rStyle w:val="SubtleReference"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78EFB3D2" w14:textId="73C2A980" w:rsidR="00047AEF" w:rsidRDefault="00047AEF" w:rsidP="00047AEF">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003568EE">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
-        <w:t/>
+        <w:t>Нормата на чл. 102, ал. 3, т. 3, б. б от ЗРТ регламентира дължимостта на такса надзор за върху дейността на регистрирания радио - и телевизионен оператор за спазване на заявения програмен проект, програмна концепция, програмен профил или програмна схема. Такса за надзор съгласно чл. 125д от ЗРТ е дължима до нейното заличаване от СЕМ, като за последното регулаторният орган извършва съответната преценка дали да заличи регистрацията предвид употребения в закона термин може. До заличаването на регистрацията на доставчика, таксата за надзор се дължи, независимо дали операторът извършва тази дейност или не. В диспозитива на Тълкувателно решение № 7/12.11.2015 г. по т. д. № 5/2014 г. на ВАС е предвидена възможността за доставчика само по индивидуална лицензия да уведоми в посочения срок СЕМ, че няма да извършва дейност, но не и за регистрираният доставчик. Разпоредбите на чл. 8, ал. 4 и 5 от ТТРТД не се отнасят до регистрираните доставчици на медийни услуги, а само за получателите на индивидуални лицензии. Годишната такса за надзор по чл. 102, ал. 3, т. 3, б. а ЗРТ е дължима, след като СЕМ не е издала решение за заличаване на регистрацията за доставяне на аудио - визуална услуга с наименование bTV International.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D97DE0B" w14:textId="31E35869" w:rsidR="00EB4203" w:rsidRPr="003568EE" w:rsidRDefault="003568EE" w:rsidP="00A75127">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>