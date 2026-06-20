--- v0 (2026-02-04)
+++ v1 (2026-06-20)
@@ -73,51 +73,59 @@
           <w:rStyle w:val="SubtleReference"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78EFB3D2" w14:textId="73C2A980" w:rsidR="00047AEF" w:rsidRDefault="00047AEF" w:rsidP="00047AEF">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003568EE">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
-        <w:t/>
+        <w:t>Действително съобразно действащото законодателство, възможността за доказване на предприети мерки за надеждност и приемането им от възложителя е дадена както по отношение на задължителните, така и за незадължителните основания за отстраняване, с единственото изключение по чл. 56, ал. 5 от ЗОП.</w:t>
+        <w:br/>
+        <w:t>В настоящата хипотеза приложимите мерки за надеждност са тези по чл.56, ал.1, т.3 от ЗОП, която не обвързва възможността за доказване на мерки с наличието или липсата на задължителни предписания от компетентните органи.</w:t>
+        <w:br/>
+        <w:t>Безспорно е, че предприетите организационни и кадрови мерки, чрез които да се предотвратят нови нарушения във връзка с наемането на работници в дружеството, представляват мерки по смисъла на чл. 56, ал. 1, т. 3 от ЗОП.</w:t>
+        <w:br/>
+        <w:t>Установено е, че тези мерки са предприети след издаването на наказателни постановления и след предприемането им дружеството не е санкционирано за други нарушения от този вид, поради което изискваната от закона цел - да се предотвратят нови нарушения, е постигната.</w:t>
+        <w:br/>
+        <w:t>В нарушение на закона както помощният орган на възложителя, така и самият възложител не са обсъдили по същество дали представените от дружеството доказателства за предприетите мерки са постигнали целта си и гарантират неговата надеждност, въпреки наличието на съответното основание за отстраняване.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D97DE0B" w14:textId="31E35869" w:rsidR="00EB4203" w:rsidRPr="003568EE" w:rsidRDefault="003568EE" w:rsidP="00A75127">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>