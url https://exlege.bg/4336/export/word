--- v0 (2026-02-04)
+++ v1 (2026-06-20)
@@ -73,51 +73,51 @@
           <w:rStyle w:val="SubtleReference"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78EFB3D2" w14:textId="73C2A980" w:rsidR="00047AEF" w:rsidRDefault="00047AEF" w:rsidP="00047AEF">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003568EE">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
-        <w:t/>
+        <w:t>Основателно КЗК е отбелязала, че като неоспорено от дружеството, основанието за отстраняване във връзка с допълнително представената декларация за конфиденциалност на части от техническото предложение на участника, е влязло в сила. Според непротиворечивата практика на КЗК и ВАС констатирането на само едно основание за отстраняване на съответния участник е достатъчно офертата му да не бъде допусната до оценяване и класиране. Допълнителните проверки в други интернет страници, в които информацията относно посочения модел климатик е публикувана от дистрибутори, са извършени единствено с цел пълнота на констатациите на помощния орган досежно несъответствие на посочената от участника стойност с минималните изисквания на възложителя. Дори и в качеството си на изключителен дистрибутор КЛИМА-ТЕРМ има правата да поддържа официален каталог на предлаганите от него климатични системи, въз основа на който по категоричен начин е установено несъответствие на коефициента на сезонна енергийна ефективност. При липса на достатъчно данни за доказване на съответствие на предложените климатици, помощната комисия обосновано е приложила чл. 104, ал. 5 ЗОП във вр. с чл. 54, ал. 13 ППЗОП, като е изискала информация от производителя, който е заявил, че не произвежда посочените модели. Според нормата на чл. 104, ал. 5 от ЗОП се допуска извършване на проверки по заявени от участниците данни, включително чрез изискване на информация от други органи и лица, които не могат да водят до промени в техническите и ценовите предложения.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D97DE0B" w14:textId="31E35869" w:rsidR="00EB4203" w:rsidRPr="003568EE" w:rsidRDefault="003568EE" w:rsidP="00A75127">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>