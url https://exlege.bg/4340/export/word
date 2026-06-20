--- v0 (2026-02-04)
+++ v1 (2026-06-20)
@@ -73,51 +73,51 @@
           <w:rStyle w:val="SubtleReference"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78EFB3D2" w14:textId="73C2A980" w:rsidR="00047AEF" w:rsidRDefault="00047AEF" w:rsidP="00047AEF">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003568EE">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
-        <w:t/>
+        <w:t>С обжалваното решение обаче КЗК неправилно е приела, че от помощната комисия на възложителя липсват мотиви за приемане на предложените от С-М Строй ЕООД мерки за надеждност. В тази част изводите на КЗК са необосновани, което е довело и до неправилно приложение на материалния закон с обжалваното решение. При така изложените много подробни мотиви по чл.56, ал.2 и ал.4 от ЗОП настоящият касационен съдебен състав не намира какви още мотиви би могла да изложи помощната комисия на възложителя. В съответствие с чл.56, ал.2 от ЗОП са разгледани предприетите от участника мерки и са преценявани, като са отчетени тежестта и конкретните обстоятелства, свързани с нарушението. Спазено е и изискването на чл.56, ал.4 от ЗОП, тъй като мотивите за приемане на предприетите мерки и представените доказателства са посочени в съставения протокол №1, обективиращ работата на помощната комисия по чл.103, ал.1 от ЗОП, който протокол е част от административната преписка. С оглед на това са необосновани изводите на КЗК в обжалваното решение за липса на адекватни и относими мотиви по чл.56, ал.2 във вр. с ал.4 от ЗОП за приемането на предприетите мерки за надеждност от С-М СТРОЙ ЕООД.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D97DE0B" w14:textId="31E35869" w:rsidR="00EB4203" w:rsidRPr="003568EE" w:rsidRDefault="003568EE" w:rsidP="00A75127">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>