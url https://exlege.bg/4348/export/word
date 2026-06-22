--- v0 (2026-02-04)
+++ v1 (2026-06-22)
@@ -73,51 +73,51 @@
           <w:rStyle w:val="SubtleReference"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78EFB3D2" w14:textId="73C2A980" w:rsidR="00047AEF" w:rsidRDefault="00047AEF" w:rsidP="00047AEF">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003568EE">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
-        <w:t/>
+        <w:t>Основателни са възраженията на касационния жалбоподател, че КЗК е излязла извън предела на правомощията си да осъществява контрол върху решенията на възложителя, преразглеждайки преценката на помощния орган на възложителя относно оценяването на участниците в обществената поръчка. Самото оценяване на офертите на участниците в обществената поръчка, като част от процедурата по възлагането й, е поставено в дискрецията на комисията по чл.103 от ЗОП, действаща като помощен колективен орган, формиран на експертно ниво съобразно специфичния предмет на обществената поръчка. Поради това тази експертна дейност по оценяване, подлежи на съдебен контрол, но единствено в рамките на чл.169 от АПК, а именно доколко оценяването, извършено от комисията, е мотивирано и дали то е в съответствие с утвърдената от възложителя методика и заложените от него изисквания. Съдът намира, че така на практика КЗК е действала в разрез с изискванията на закона, извършвайки собствено оценяване на предложението на жалбоподателя по този показател. Приемайки, че отразеното в табличен вид по отношение на цитираните две направления, изпълнява и изискването на възложителя да се посочи разпределението на дейностите по комуникация и води до извод, че осъществяването на функциите по комуникация е възложено на ръководителя на екипа, не само излиза извън предмета на контрол, който КЗК може да осъществи върху решението на възложителя, но представлява и тълкуване на предложението на участника. При извършената проверка, настоящият касационен състав преценява, че извършеното от помощния орган на възложителя оценяване съответства на утвърдената методика, мотивирано е в достатъчна степен, а изложените мотиви са точни, конкретни и отразяват коректно направеното от участника предложение по този показател.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D97DE0B" w14:textId="31E35869" w:rsidR="00EB4203" w:rsidRPr="003568EE" w:rsidRDefault="003568EE" w:rsidP="00A75127">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>