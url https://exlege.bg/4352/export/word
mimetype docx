--- v0 (2026-02-04)
+++ v1 (2026-06-20)
@@ -73,51 +73,51 @@
           <w:rStyle w:val="SubtleReference"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78EFB3D2" w14:textId="73C2A980" w:rsidR="00047AEF" w:rsidRDefault="00047AEF" w:rsidP="00047AEF">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003568EE">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
-        <w:t/>
+        <w:t>Комисията по чл. 103 ЗОП действа като помощен колективен орган, в чиято дискреционна власт е оценяването на участниците, като действията й, както и тези на възложителя в тази връзка, подлежат на контрол за законосъобразност в рамките на чл. 169 АПК - на преценка дали осъщественото оценяване е мотивирано в достатъчна степен и в съответствие ли е с данните от конкретно направените от участниците предложения, утвърдената от възложителя методика и заложените в нея изисквания. Предвид данните от техническото предложение на жалбоподателя пред КЗК и от протокол № 1, съставен за работата на комисията по чл. 103 ЗОП, обосновано в хода на проведената процедура е прието, че то съдържа описание на разпределението в структурата на екипа на изпълнителя по изпълнението на договора, но не и относно осъществяването на комуникация с възложителя. Не намират фактическо основание и направените от КЗК констатации, че след като в разделите "Организационни мерки на екипа…“ и "Комуникация, която осигурява доказуемост…“ на оспорващия пред нея участник, в табличен вид са предвидени конкретни мерки и експерти, ангажирани с изпълнение на съответната дейност, заедно с комуникационни и организационни функции на ръководителя на екипа спрямо възложителя, то предложението на участника съдържа всички изискуеми елементи, в т. ч. и липсващото в него, разпределение на отговорностите и дейностите по комуникация с възложителя, в структурата на екипа. Противно на констатациите на КЗК, извършеното от помощния орган на възложителя оценяване е в съответствие с утвърдената методика и е мотивирано в достатъчна степен, с излагането на адекватни, конкретни и кореспондиращи със съдържанието на направеното от участника техническо предложение, съображения, обосноваващи поставената му техническа оценка. Поради това, съдът приема дейността на оценителната комисия за съответстваща на утвърдената документация за участие и включената в нея методика за оценяване.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D97DE0B" w14:textId="31E35869" w:rsidR="00EB4203" w:rsidRPr="003568EE" w:rsidRDefault="003568EE" w:rsidP="00A75127">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>