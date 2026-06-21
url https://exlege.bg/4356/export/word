--- v0 (2026-02-04)
+++ v1 (2026-06-21)
@@ -73,51 +73,51 @@
           <w:rStyle w:val="SubtleReference"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78EFB3D2" w14:textId="73C2A980" w:rsidR="00047AEF" w:rsidRDefault="00047AEF" w:rsidP="00047AEF">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003568EE">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
-        <w:t/>
+        <w:t>Съгласно постоянната практика на Съда на ЕС по тълкуване на чл. 138 от Директива 2006/112/ЕО, освобождаването от облагане с ДДС на вътреобщностните доставки се прилага само, когато правото да се разпорежда като собственик със стоката е прехвърлено на получателя по доставката и доставчикът докаже, че стоката е изпратена или превозена в друга държава членка и че вследствие на това изпращане или превозване стоката е напуснала физически територията на държавата членка на доставката, от която е изпратена. С оглед това не кореспондират с доказателствата по делото твърденията на приходната администрация, че представените ЧМР не съдържат необходимите реквизити, напротив, същите съдържат данните, предвидени в чл. 6, т. 1, б. г от Конвенция за договора за международен автомобилен превоз на стоки. Съгласно разпоредбата на чл. 9, ал. 1 от Конвенция за договора за международен автомобилен превоз на стоки ЧМР се ползва с материална доказателствена сила, която в случая не е оборена. Изискванията за доказване на ВОД, макар да са поставени в рамките на предоставената на държавата-членка процесуална икономия, не следва да бъдат тълкувани буквалистично и да се превръщат в пречка за свободното движение на стоки. Доставчикът е разполагал със стоката, получателите по доставките са регистрирани за нуждите на ДДС лица в друга държава членка, както и стоката е била предадена на превозвач. Не се установява знание или задължение за такова за участие в данъчна измама, а правото на данъчен кредит не може да бъде отказано с мотиви за недоказана кадрова, техническа и материална обезпеченост на доставчиците, освен ако приходната администрация докаже участието в данъчна измама.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D97DE0B" w14:textId="31E35869" w:rsidR="00EB4203" w:rsidRPr="003568EE" w:rsidRDefault="003568EE" w:rsidP="00A75127">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>