--- v0 (2026-02-04)
+++ v1 (2026-06-19)
@@ -73,51 +73,51 @@
           <w:rStyle w:val="SubtleReference"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78EFB3D2" w14:textId="73C2A980" w:rsidR="00047AEF" w:rsidRDefault="00047AEF" w:rsidP="00047AEF">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003568EE">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
-        <w:t/>
+        <w:t>Мотивите на акта може да се съдържат и в друг документ, съставен с оглед предстоящото му издаване и ако административният акт е издаден на основание на такива подготвителни документи, изложените в тях съображения са такива и за издаването на самия акт. В разпореждането са посочени източниците, съдържащи данните, въз основа на които са направени изчисленията, за да се определят индивидуалните нива на запаси, както и относимите правни разпоредби. Механизмът на определяне на количеството от запаси е изяснен в докладната записка, като е съобразена и Методиката за определяне на нивата на запасите за извънредни ситуации от нефт и нефтопродукти, този извод се подкрепя от заключението на съдебно-счетоводна експертиза. С Решение от 30.04.2024 г. СЕС постановява, че членове 3 и 8 от Директива 2009/119 допускат национално законодателство, съгласно което може да бъде наложено задължение за създаване и поддържане на запаси за извънредни ситуации на икономически оператор, който е извършвал внос на енергийни продукти. СЕС е постановил също така, че разпоредбите на Директива 2009/119 допускат положение, при което вносът поражда задължение за този оператор да създаде и поддържа запаси за извънредни ситуации с енергиен продукт, който принадлежи към друга категория продукти, дори когато продуктът не се използва в икономическата дейност на оператора и е значителна финансова тежест, при условие, че е пропорционално. Определените нива на запаси са изчислени по установените от закона критерии и не е налице законова възможност така определените размери да бъдат намалявани, като не е нарушен принципът за съразмерност по смисъла на чл. 6 АПК.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D97DE0B" w14:textId="31E35869" w:rsidR="00EB4203" w:rsidRPr="003568EE" w:rsidRDefault="003568EE" w:rsidP="00A75127">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>