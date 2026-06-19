--- v0 (2026-02-04)
+++ v1 (2026-06-19)
@@ -73,51 +73,61 @@
           <w:rStyle w:val="SubtleReference"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78EFB3D2" w14:textId="73C2A980" w:rsidR="00047AEF" w:rsidRDefault="00047AEF" w:rsidP="00047AEF">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003568EE">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
-        <w:t/>
+        <w:t>Следователно е налице елемент на принуда, който показва, че, започвайки от 13:00 часа на 10 октомври 2006 г., жалбоподателят е бил лишен от свободата си по смисъла на член 5, параграф 1.</w:t>
+        <w:br/>
+        <w:t>Прехвърлянето на жалбоподателя в полицейския участък в Надтеречний и престоят му там представляват лишаване от свобода. Следователно той е бил лишен от свободата си до 17:10 часа на 10 октомври 2006 г., за обща продължителност от четири часа и десет минути.</w:t>
+        <w:br/>
+        <w:t>Последователната гледна точка на Съда е, че нерегистрираното задържане на лице е пълно отричане на фундаментално важните гаранции, съдържащи се в член 5 от Конвенцията, и разкрива най-тежко нарушение на тази разпоредба.</w:t>
+        <w:br/>
+        <w:t>Липсата на записи за такива въпроси като дата, час и място на задържане, име на задържания, причини за задържане и име на лицето, което го извършва, трябва да се разглежда като несъвместима с изискването за законност и със самата цел на член 5 от Конвенцията.</w:t>
+        <w:br/>
+        <w:t>От това следва, че лишаването на жалбоподателя от свобода с цел ескортирането му до участъка в Горагорск е било незаконно и произволно.</w:t>
+        <w:br/>
+        <w:t>При липсата на конкретни и убедителни причини за неосвобождаване на жалбоподателя и вместо това ескортирането му до полицейския участък в Надтеречний, Съдът счита, че по-нататъшното му задържане също е било произволно.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D97DE0B" w14:textId="31E35869" w:rsidR="00EB4203" w:rsidRPr="003568EE" w:rsidRDefault="003568EE" w:rsidP="00A75127">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>