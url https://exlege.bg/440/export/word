--- v0 (2026-02-04)
+++ v1 (2026-06-17)
@@ -73,51 +73,57 @@
           <w:rStyle w:val="SubtleReference"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78EFB3D2" w14:textId="73C2A980" w:rsidR="00047AEF" w:rsidRDefault="00047AEF" w:rsidP="00047AEF">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003568EE">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
-        <w:t/>
+        <w:t>1. Подпокривното пространство (таванът) на сгради, притежавани в етажна собственост, когато не е изградено като жилища, ателиета, стаи за творческа дейност, тавански складови помещения или други отделни обекти или сервизни помещения към тавана, е обща част от сградата.</w:t>
+        <w:br/>
+        <w:t>2. Подпокривното пространство (таванът) - обща част от сградата, което има нужната височина, пространство, обем, до което има нормален достъп от стълба и което могат при спазване на съответните законни изисквания да се изградят отделни обекти или сервизни помещения към обектите в долните етажи, е обща част по предназначение. Преустройството и изграждането на отделни обекти или сервизни помещения може да стане по съгласие на всички етажни собственици при спазване на законните изисквания за извършване на преустройството.</w:t>
+        <w:br/>
+        <w:t>3. Когато подпокривното пространство (таванът) или част от него няма нужната височина, площ и обем нито има достъп до него от нормална стълба и е неизползваемо, освен за изолация между последната етажна плоча и покрива и за излаз към него, то представлява обща част по естеството си. Предназначението му не може да се промени.</w:t>
+        <w:br/>
+        <w:t>4. Подпокривното пространство (таванът), което е обща част на сградата, не може да бъде обект на прехвърлителни сделки и съдебна делба, нито да се придобива с давностно владение, докато не бъде променено предназначението му. Отделните етажни собственици не могат да извършват разпоредителни действия със своята идеална част от него.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D97DE0B" w14:textId="31E35869" w:rsidR="00EB4203" w:rsidRPr="003568EE" w:rsidRDefault="003568EE" w:rsidP="00A75127">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>