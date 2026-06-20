--- v0 (2026-02-04)
+++ v1 (2026-06-20)
@@ -73,51 +73,51 @@
           <w:rStyle w:val="SubtleReference"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78EFB3D2" w14:textId="73C2A980" w:rsidR="00047AEF" w:rsidRDefault="00047AEF" w:rsidP="00047AEF">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003568EE">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
-        <w:t/>
+        <w:t>Приложението на разпоредбата на чл. 102, ал. 4 ЗДДС следва да бъде съобразено решението от 11 април 2024 г. на Съда на ЕС по дело С-122/23. СЕС постановява, че Директива 2006/112/ЕО допуска национална правна уредба, която предвижда възникване на данъчно задължение при нарушение на срока за регистрация по ДДС, при условие че тази уредба спазва принципа на ефективност и отговаря на изискванията за пропорционалност. Според това задължително тълкуване, чл. 102, ал. 4 не може да се счита за санкция, доколкото има за цел събирането на ДДС върху сделките, извършени през периода, в който този данък е щял да бъде начислен, ако данъчнозадълженото лице беше изпълнило в определения срок задължението си за регистрация. В разглеждания случай обаче, ако дружеството беше спазило срока за задължителна регистрация, то нямаше да дължи данък върху тази доставка, с която се надхвърля прага на оборота. Доколкото с РА е начислен данък за период, в който ДДС е нямало да бъде начислен, ако дружеството беше подало в срок заявлението си, облагането е допустимо само ако то съответства на принципите на ефективност и пропорционалност. Закъснение от няколко дни за подаване на въпросното заявление, при липса на каквито и да е данни за недобросъвестно поведение на лицето, не обосновава спазването на принципа на пропорционалност и облагането е незаконосъобразно.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D97DE0B" w14:textId="31E35869" w:rsidR="00EB4203" w:rsidRPr="003568EE" w:rsidRDefault="003568EE" w:rsidP="00A75127">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>