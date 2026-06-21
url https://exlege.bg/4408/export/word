--- v0 (2026-02-04)
+++ v1 (2026-06-21)
@@ -73,51 +73,51 @@
           <w:rStyle w:val="SubtleReference"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78EFB3D2" w14:textId="73C2A980" w:rsidR="00047AEF" w:rsidRDefault="00047AEF" w:rsidP="00047AEF">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003568EE">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
-        <w:t/>
+        <w:t>Според т. 1 от оспорения административен акт, видът на нефтопродукта който е определен да се съхранява от „ЛЕМИ – ТРАФО“ ЕАД е котелно гориво. Това задължение е относимо за лицата, предвидени в чл. 12, ал. 11 и 12 от ЗЗНН, които през предходната календарна година са внасяли и/или доставяли от вътрешнообщностни пристигания на територията на страната смазочни масла (в т. ч. базови масла), битум, парафинови восъци, нефтен кокс, катран/гудрон и сяра и/или са реализирали продажби от производство или възлагане на производство на територията на страната на тежки горива. От събраните по делото доказателства и заключенията по двете съдебно-химически експертизи, приети от съда, става ясно, че трансформаторното масло, внесено и използвано от ответното дружество, не попада в изброените категории нефтопродукти. По своите качествата и приложение трансформаторното (изолационното) масло е определено като специален тип масло, което има отлични електроизолационни свойства и е стабилно при високи температури. Обосновано съдът е посочил в мотивите си, че ответното дружество не се явява задължено лице по смисъла на § 1, т.11 от ДР на ЗЗНН, понеже не е осъществило ВОП на продукт, посочен в глава 3.4 (нефт/суров нефт и нефтени продукти) от Приложение А към Регламент (ЕО) № 1099/2008, съответно в 3.4.20 - смазочни масла, както е било прието от касатора. Настоящият съдебен състав намира, че решението по дело №С-395/2022 г. на СЕС не е относимо към настоящия казус именно поради естеството на трансформаторното (изолационното) масло като нефтопродукт и на „ЛЕМИ – ТРАФО“ ЕАД не може да му бъде вменено задължение като посоченото в административния акт.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D97DE0B" w14:textId="31E35869" w:rsidR="00EB4203" w:rsidRPr="003568EE" w:rsidRDefault="003568EE" w:rsidP="00A75127">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>