--- v0 (2026-02-04)
+++ v1 (2026-06-20)
@@ -73,51 +73,55 @@
           <w:rStyle w:val="SubtleReference"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78EFB3D2" w14:textId="73C2A980" w:rsidR="00047AEF" w:rsidRDefault="00047AEF" w:rsidP="00047AEF">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003568EE">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
-        <w:t/>
+        <w:t>Заповедта по чл. 100 ЗТСУ, когато се отклонява от заповедта по чл. 98 ЗТСУ по отношение обема на отстъпеното жилище на лицата, които са обезщетени, е незаконосъобразна, а не нищожна.</w:t>
+        <w:br/>
+        <w:t>Когато заповедта по чл. 100 ЗТСУ вън от случаите на чл. 102 ЗТСУ се отклонява от заповедта по чл. 98 ЗТСУ по отношение на лицата, които се обезщетяват, е нищожна, а не незаконосъобразна.</w:t>
+        <w:br/>
+        <w:t>Наредбата за цените на недвижимите имоти не се прилага за оценката както на недвижими имоти, които до 12.11.1979 г. са вече отчуждени с влязла в сила заповед, така и за оценката на дадените в обезщетение обекти във връзка с отчуждаването на тези имоти, независимо, че със заповедта по чл. 100 ЗТСУ е отстъпено по-голямо жилище от определеното със заповедта по чл. 98 ЗТСУ.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D97DE0B" w14:textId="31E35869" w:rsidR="00EB4203" w:rsidRPr="003568EE" w:rsidRDefault="003568EE" w:rsidP="00A75127">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>