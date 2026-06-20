--- v0 (2026-02-04)
+++ v1 (2026-06-20)
@@ -75,51 +75,57 @@
           <w:rStyle w:val="SubtleReference"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78EFB3D2" w14:textId="73C2A980" w:rsidR="00047AEF" w:rsidRDefault="00047AEF" w:rsidP="00047AEF">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003568EE">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
-        <w:t/>
+        <w:t>Изменява Постановление № 2/1970 г. на Пленума на Върховния съд на НРБ, раздел II, относно опасния рецидив така:</w:t>
+        <w:br/>
+        <w:t>1. Опасен рецидив по чл. 29, ал. 1, б. "а" НК има, когато: а) деецът извърши престъплението, след като е бил осъждан за тежко умишлено престъпление по смисъла на чл. 93, т. 7 НК; б) наложеното му наказание не е по-малко от една година лишаване от свобода и в) изпълнението на това наказание не е отложено по чл. 66 НК. Не се изисква второто деяние да е тежко по смисъла на чл. 93, т. 7 НК, а е необходимо да е едно от деянията, за които в особената част на наказателния кодекс е предвиден за съответното престъпление квалифициран състав за опасен рецидив. Когато наложеното наказание за предишното престъпление е по-малко от една година лишаване от свобода с ефективно изтърпяване, една или повече от една година лишаване от свобода с приложение на чл. 66 НК или друго по-леко по вид наказание, второто деяние не може да бъде квалифицирано като опасен рецидив по чл. 29, ал. 1, б. "а" НК.</w:t>
+        <w:br/>
+        <w:t>2. Опасен рецидив по чл. 29, ал. 1, б. "б" НК е налице, когато деецът извърши престъпление, след като е осъждан два или повече пъти на лишаване от свобода за умишлени престъпления от общ характер и изпълнението поне на едно от тях не е отлагано по чл. 66 НК. Размерът на наложените наказания лишаване от свобода по предишните осъждания е без значение за приложението на чл. 29, ал. 1, б. "б" НК. Когато наказанията за предишните умишлени престъпления са без лишаване от свобода или са наложени наказания за непредпазливи престъпления или за престъпления, които се преследват по тъжба на пострадалия, не се вземат предвид.</w:t>
+        <w:br/>
+        <w:t>3. Обявява за отпаднала т. 3 от раздел II на Постановление № 2/1970 г. на Пленума на Върховния съд на НРБ относно опасния рецидив по чл. 29, ал. 1, б. "в" НК.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D97DE0B" w14:textId="31E35869" w:rsidR="00EB4203" w:rsidRPr="003568EE" w:rsidRDefault="003568EE" w:rsidP="00A75127">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>