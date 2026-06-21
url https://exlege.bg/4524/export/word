--- v0 (2026-02-04)
+++ v1 (2026-06-21)
@@ -73,51 +73,51 @@
           <w:rStyle w:val="SubtleReference"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78EFB3D2" w14:textId="73C2A980" w:rsidR="00047AEF" w:rsidRDefault="00047AEF" w:rsidP="00047AEF">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003568EE">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
-        <w:t/>
+        <w:t>Констатациите установяват, че при определяне на запасите за извънредни ситуации (ЗИС) за периода от 01.07.2021 г. до 30.06.2022 г., Държавна агенция Държавен резерв и военновременни запаси (ДА ДРВВЗ) е използвала неверни данни за предходния период, което е довело до определяне на грешните количества запаси. Поради тези съображения в тези му части оспореното Разпореждане е отменено като незаконосъобразно. Обжалваното съдебно решение е постановено при прилагане на материалния закон, не са допуснати сочените от касатора съществени нарушения на съдопроизводствените правила. Претенцията за присъждане на разноски на ответната страна не следва да бъде уважена, тъй като договореният хонорар е заплатен по банков път, но по делото не са ангажирани доказателства в тази насока.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D97DE0B" w14:textId="31E35869" w:rsidR="00EB4203" w:rsidRPr="003568EE" w:rsidRDefault="003568EE" w:rsidP="00A75127">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>