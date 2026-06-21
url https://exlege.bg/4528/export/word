--- v0 (2026-02-04)
+++ v1 (2026-06-21)
@@ -73,51 +73,51 @@
           <w:rStyle w:val="SubtleReference"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78EFB3D2" w14:textId="73C2A980" w:rsidR="00047AEF" w:rsidRDefault="00047AEF" w:rsidP="00047AEF">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003568EE">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
-        <w:t/>
+        <w:t>Задължено лице съгласно разпоредбата на 1, т. 11 от ДР на ЗЗНН е икономически оператор, който създава, съхранява, обновява и възстановява със свои средства и за своя сметка запаси за извънредни ситуации от нефт и нефтопродукти, като част от общото количество запаси за извънредни ситуации в Република България. Вътрешнообщностни пристигания, съгласно определението в 1, т. 15 от ДР на ЗЗНН са доставки на енергийни продукти по приложение А, глава 3.4 от Регламент ЕО №1099/2008 и на тежки горива. Разпоредбите не разграничават в изброяването в Приложение А глава 3.4 от Регламент ЕО №1099/2008 на нефтопродуктите дали част от тях са енергийни продукти и/или част от тях не са енергийни продукти, поради което изброяването в глава 3.4 се отнася и за 3.4.20, в която са посочени като енергийни продукти, нефтопродуктите "смазочни материали". Смазочните материали са въглеводороди, получени от вторични продукти на дестилацията. Въпросът дали смазочните масла, внасяни от касатора покриват характеристиката на течни горива, е извън предмета на спора, но при положителен отговор е още едно фактическо и правно основание за признаване на качеството "задължено лице". По отношение възражението против назначената експертиза и приетото заключение на вещото лице, касаторът е направил възражения и в първата инстанция, но не е направил искане за нова, допълнителна или повторна експертиза, поради което повдигнатите фактически въпроси не могат да намерят отговор в касационната инстанция, която преценява прилагането на материалния закон въз основа на фактите, установени от първоинстанционния съд в обжалваното решение.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D97DE0B" w14:textId="31E35869" w:rsidR="00EB4203" w:rsidRPr="003568EE" w:rsidRDefault="003568EE" w:rsidP="00A75127">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>