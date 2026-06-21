--- v0 (2026-02-04)
+++ v1 (2026-06-21)
@@ -73,51 +73,51 @@
           <w:rStyle w:val="SubtleReference"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78EFB3D2" w14:textId="73C2A980" w:rsidR="00047AEF" w:rsidRDefault="00047AEF" w:rsidP="00047AEF">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003568EE">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
-        <w:t/>
+        <w:t>Неоснователни са доводите за съществуваща разлика между труд, положен в условията на първа категория по чл. 1 от НКПТ и труд, положен от държавните служители по специалните закони (чл. 69, ал. 2 КСО). Осигурителният стаж по чл. 69 от КСО се зачита за първа категория труд, а не се приравнява. Не е налице изрична правна норма, предвиждаща разлика между зачетен труд първа категория (чл. 69, ал.2 КСО) и отработен при условията на първа категория труд (чл. 69б, ал.1 КСО). В разпоредбата на чл. 69б, ал. 1 от КСО е посочено, че лицата, които са работили 10 години при условията на първа категория труд, имат право на ранно пенсиониране, без да има изискване дали за положения труд са направени допълнителни осигурителни вноски в ППФ. Разпоредбите на чл. 69 КСО и чл. 69б КСО са с равнозначно приложение, като при наличие на една от двете хипотези, правото на пенсия следва да бъде зачетено. Разпоредбата на чл. 18, ал. 4 от НПОС има указателен характер и като норма от подзаконов нормативен акт не може да преустанови действието на норми от по-висок ранг, каквито са чл. 69 и чл. 69б КСО.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D97DE0B" w14:textId="31E35869" w:rsidR="00EB4203" w:rsidRPr="003568EE" w:rsidRDefault="003568EE" w:rsidP="00A75127">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>