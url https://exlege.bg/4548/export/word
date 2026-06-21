--- v0 (2026-02-04)
+++ v1 (2026-06-21)
@@ -73,51 +73,51 @@
           <w:rStyle w:val="SubtleReference"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78EFB3D2" w14:textId="73C2A980" w:rsidR="00047AEF" w:rsidRDefault="00047AEF" w:rsidP="00047AEF">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003568EE">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
-        <w:t/>
+        <w:t>КЗК стига до правилни изводи за несъответствие на направеното от дружеството предложение с поставените от възложителя условия, както и за допуснати несъответствия между направеното техническо предложение и приложените към него линеен график и диаграми. Съдът споделя изцяло изводите на КЗК относно несъответствието на представената от жалбоподателя стратегия за качествено и срочно изпълнение на поръчката с изискванията на възложителя и по отношение и на двете обособени позиции. Възложителят е посочил изрично, че стратегията не подлежи на оценяване, но представянето на такава, която не покрива поставените изисквания за минимално необходимо съдържание, е основание за отстраняване от процедурата. Констатираното от комисията на възложителя несъответствие на техническото предложение с изискванията на възложителя е налице, а несъответствието на техническото предложение на участника с изискванията на възложителя представлява основание за отстраняване на участника съобразно разпоредбата на чл. 107, т. 2, б. а от ЗОП. Поради това правилен и обоснован е и направеният от КЗК извод, че жалбоподателят е бил законосъобразно отстранен от участие в процедурата и по двете обособени позиции.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D97DE0B" w14:textId="31E35869" w:rsidR="00EB4203" w:rsidRPr="003568EE" w:rsidRDefault="003568EE" w:rsidP="00A75127">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>