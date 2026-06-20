--- v0 (2026-02-04)
+++ v1 (2026-06-20)
@@ -73,51 +73,51 @@
           <w:rStyle w:val="SubtleReference"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78EFB3D2" w14:textId="73C2A980" w:rsidR="00047AEF" w:rsidRDefault="00047AEF" w:rsidP="00047AEF">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003568EE">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
-        <w:t/>
+        <w:t>Правилен е изводът на КЗК, че съществен в случая се явява резултатът от извършената служебна проверка на декларираните от участника „Мултитерм“ ООД данни в ЕЕДОП, по повод наличието на технически и професионални способности. Факта, че помощният орган на възложителя е следвало да извърши служебната проверка на данни декларирани в първоначално представения ЕЕДОП още след разглеждането му, правилно е определено от КЗК, като несъществено нарушение, предвид, че допуснатата непоследователност не е рефлектирала на участника до степен, че да възпрепятства участието му във възлагателната процедура. При наличието на доказателства за извършени и приети по съответния договор услуги (три броя фактури) следва да се приеме, че е налице необходимото съответствие с критериите за подбор. Наличието на обща стойност за абонаментна поддръжка за срок от 3 години, като компонент от крайната предложена цена за изпълнение в съдържанието на Ценовото предложение, води до съответствие с изискванията на възложителя. След като не е заложено изрично условие тя да фигурира и в табличната част на предложението, то не е налице и твърдяното от касатора нарушение. Преценката, направена от КЗК, за липса на конфликт на интереси е правилна, а възраженията на касационния жалбоподател в тази връзка са неоснователни.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D97DE0B" w14:textId="31E35869" w:rsidR="00EB4203" w:rsidRPr="003568EE" w:rsidRDefault="003568EE" w:rsidP="00A75127">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>