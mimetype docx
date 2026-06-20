--- v0 (2026-02-04)
+++ v1 (2026-06-20)
@@ -73,51 +73,51 @@
           <w:rStyle w:val="SubtleReference"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78EFB3D2" w14:textId="73C2A980" w:rsidR="00047AEF" w:rsidRDefault="00047AEF" w:rsidP="00047AEF">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003568EE">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
-        <w:t/>
+        <w:t>Правилно първоинстанционният съд приема, че оспореното уведомително писмо е издадено от компетентен орган, но е немотивирано, с което не е спазено изискването на чл. 59, ал. 2, т. 4 АПК административният акт да съдържа правните и фактически основания за издаването му. От изложеното в таблицата и поясненията под нея на Уведомително писмо с изх. № 02-010-6500/3634 от 09.03.2022г. не може да се установи причината (фактическите основания), поради която е извършено намаление по съответните схеми и мерки за кампания 2020 г. Множеството правни основания, съдържащи се бланкетно във всяко уведомително писмо издавано от касатора, не представляват конкретно правно основание, на което е постановен конкретния отказ спрямо конкретния адресат. Конкретни съображения обаче за извършените намаления за субсидията в лева не се намират в нито един от посочените в тълкувателното решение видове документи. Излагането на мотиви към акта едва след сезирането на съда с жалба, както е в процесния случай, не може да се приеме, че изпълнява изискването за мотивираност на акта. Налице е съществено нарушение на правилата по мотивиране на уведомителното писмо, което е препятствало жалбоподателя да организира защитата си и същото е достатъчно основание за отмяна на административния акт като незаконосъобразен.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D97DE0B" w14:textId="31E35869" w:rsidR="00EB4203" w:rsidRPr="003568EE" w:rsidRDefault="003568EE" w:rsidP="00A75127">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>