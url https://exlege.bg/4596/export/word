--- v0 (2026-02-04)
+++ v1 (2026-06-20)
@@ -73,51 +73,51 @@
           <w:rStyle w:val="SubtleReference"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78EFB3D2" w14:textId="73C2A980" w:rsidR="00047AEF" w:rsidRDefault="00047AEF" w:rsidP="00047AEF">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003568EE">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
-        <w:t/>
+        <w:t>Настоящият състав намира, че решението е постановено при допуснати съществени нарушения на съдопроизводствените правила, довело и до материалната му незаконосъобразност, тъй като е постановено без да е изяснена в пълнота фактическата обстановка. В конкретния казус такова изследване не е направено в пълнота и по делото не са установени релевантните за спора факти, предвид възприетото от административния орган в оспореното УП, според което съмнението за създадено предимство обхваща съвместни действия на общо пет физически и юридически лица-земеделски производители за периода от 2014 до 2017 г., свързано със заявените площи за подпомагане от тези кандидати през отделните кампании. Неправилно е прието от първостепенния съд, че на изследване подлежи единствено кампания 2016 г., сравнена с кампания 2017 г., тъй като част от относимите към спора факти са свързани със завените площи на всички земеделски производители, чиито действия формират съмнение за изкуствено създадени условия. Относими към спора са и фактите, свързани със собствеността на юридическите лица - връзките между физическите лица - собственици, както в това им качество, така и в качеството им на земеделски производители, вкл. на отделните юридически лица. Първоинстанционният съд не е изложил съображения за значението на доказаните по делото правни, икономически и лични връзки между посочените по-горе лица-физически и юридически, в качеството им на земеделски производители, кандидатстващи със сходни мерки за финансово подпомагане, не е изложил и съображения за относимостта на доказаното застъпване между заявените парцели от отделните кандидати към наличието, респективно липсата на умишлена координация между тези лица. С оглед изложеното само след установяване на всички релевантни за спора факти, свързани с наличието или не на изкуствено създадени условия по см. на чл.60 от Регламент (ЕС) №1306/2020г. във вр. с Решение на СЕС (шести състав) от 12.09.213г. по Дело С-434/12., и приложената от административния орган разпоредба на чл. 13, ал. 1, т. 8 от Наредбата е възможна проверката от съда за спазване изискванията на материалния закон, включително за наличие на субективния елемент но не изолирано, а само във връзка с обективните обстоятелства в конкретния казус.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D97DE0B" w14:textId="31E35869" w:rsidR="00EB4203" w:rsidRPr="003568EE" w:rsidRDefault="003568EE" w:rsidP="00A75127">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>