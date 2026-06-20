--- v0 (2026-02-04)
+++ v1 (2026-06-20)
@@ -73,51 +73,51 @@
           <w:rStyle w:val="SubtleReference"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78EFB3D2" w14:textId="73C2A980" w:rsidR="00047AEF" w:rsidRDefault="00047AEF" w:rsidP="00047AEF">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003568EE">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
-        <w:t/>
+        <w:t>Правилен обаче е изводът на съда, че при издаване на заповедта е допуснато съществено нарушение на административнопроцесуалните норми, изразяващо се в липса на писмен мотивиран доклад по чл. 14, ал. 1 НПКДА, въз основа на който да е изменено длъжностното разписание, обосноваващо прекратяването на служебното правоотношение със служителя. Липсата на мотивиран писмен доклад или друг документ, обосноваващ извършените промени в длъжностното разписание, с което е съкратена длъжността на оспорващия, представлява съществено нарушение на административнопроизводствените правила. Липсата на доказателства за обоснована необходимост от структурната промяна, води до извод за нарушена процедура при издаване на заповедта, което обуславя нейната незаконосъобразност на основание чл. 146, т. 3 АПК и налага отмяната й. Своевременно направено възражение за прекомерност на договореното и заплатено възнаграждение за адвокат обуславя задължение за съда да прецени съответствието на направените разноски с фактическата и правна сложност на спора, а не предполага автоматично определяне на адвокатското възнаграждение в минималния размер, предвиден в Наредба № 1 от 9 юли 2004 г. за минималните размери на адвокатските възнаграждения. При преценката относно съответствието му с фактическата и правна сложност на спора, то не се явява прекомерно.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D97DE0B" w14:textId="31E35869" w:rsidR="00EB4203" w:rsidRPr="003568EE" w:rsidRDefault="003568EE" w:rsidP="00A75127">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>