--- v0 (2026-02-04)
+++ v1 (2026-06-20)
@@ -73,51 +73,51 @@
           <w:rStyle w:val="SubtleReference"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78EFB3D2" w14:textId="73C2A980" w:rsidR="00047AEF" w:rsidRDefault="00047AEF" w:rsidP="00047AEF">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003568EE">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
-        <w:t/>
+        <w:t>Приел е, че след 11.08.2022 г. длъжността заемана от служителя не съществува като нормативно определена позиция и система от функции, задължения и изисквания..., т. е. налице е реално съкращаване на длъжността. Изпълняваните от жалбоподателя функции и задачи не са преминали към нито една от длъжностите в Басейнова дирекция. При осъществяване на промени в структурата и в организацията на работа в администрацията, административният орган действа в условията на оперативна самостоятелност, която не подлежи на съдебен контрол за законосъобразност. Тъй като след 11.08.2022 г. длъжността обективно е престанала да съществува и липсва напълно аналогична длъжност, към която да са прехвърлени в пълен обем функциите и задълженията на закритата длъжност, органът по назначаването е в правомощието си да издаде акт по чл. 106, ал. 1, т. 2 ЗДСл. Неоснователни са доводите на касатора за наличие на фиктивност в съкращаването на щата поради обявяването на конкурс от административния орган на 04.10.2022 г. Видно от обявлението обявения конкурс е за заемане на длъжност юрисконсулт в дирекция Административни, финансови и правни дейности като служебно правоотношение е по заместване на държавен служител, ползващ отпуск за бременност и раждане служебно правоотношение по чл. 15 ЗДСл.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D97DE0B" w14:textId="31E35869" w:rsidR="00EB4203" w:rsidRPr="003568EE" w:rsidRDefault="003568EE" w:rsidP="00A75127">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>