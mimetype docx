--- v0 (2026-02-04)
+++ v1 (2026-06-13)
@@ -73,51 +73,51 @@
           <w:rStyle w:val="SubtleReference"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78EFB3D2" w14:textId="73C2A980" w:rsidR="00047AEF" w:rsidRDefault="00047AEF" w:rsidP="00047AEF">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003568EE">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
-        <w:t/>
+        <w:t>Исковите претенции са за вреди, изразяващи се в законната лихва за забава за изплащане на определено обезщетение по реда на Закона за ветеринарномедицинската дейност. Законна лихва за забава на плащане се дължи за забавено изпълнение на парично задължение. При неизпълнение на паричен дълг кредиторът винаги има право на обезщетение в размер на законната лихва от деня на забавата – чл. 86, ал. 1, изречение първо от ЗЗД. Доколкото същите са претърпени поради неизпълнение на парично задължение в срок, настъпили са вследствие на незаконосъобразна административна дейност и не е предвиден друг ред за защита, законната лихва по чл. 86 от ЗЗД следва да бъде присъдена на основание чл. 1, ал. 1 от ЗОДОВ. Съгласно приетото в т. 4 на Тълкувателно решение № 3 от 22.04.2005 г. на ВКС по т. гр. д. № 3/2004 г., ОСГК, дължимостта на законната лихва върху сумата на обезщетението, както и началния момент на погасителната давност за предявяване на иска за неговото заплащане е влизане в сила на решението, с което се отменят унищожаемите административни актове. По делото безспорно е установено, че със съдебно решение е увеличен размерът на определеното обезщетение за умъртвените животни и унищожени фуражи, поради което дължимостта на законната лихва върху определената сума е от влизане в сила на решението.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D97DE0B" w14:textId="31E35869" w:rsidR="00EB4203" w:rsidRPr="003568EE" w:rsidRDefault="003568EE" w:rsidP="00A75127">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>