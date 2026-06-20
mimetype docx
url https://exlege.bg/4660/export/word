--- v0 (2026-02-04)
+++ v1 (2026-06-20)
@@ -73,51 +73,51 @@
           <w:rStyle w:val="SubtleReference"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78EFB3D2" w14:textId="73C2A980" w:rsidR="00047AEF" w:rsidRDefault="00047AEF" w:rsidP="00047AEF">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003568EE">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
-        <w:t/>
+        <w:t>Административният съд направил законосъобразен извод, че в утвърдената цена на водноелектрическата централа, собственост на „Национална електрическа компания“ ЕАД, не следва да се включват разходи за достъп до електропреносната мрежа и за заплатената 5 -процентна вноска на производителя към Фонд „Сигурност на електроенергийната система“ върху приходите от продадената електроенергия, в какъвто смисъл са разпоредбите на чл.30,ал. 6 ЗЕ и 36е, ал. 1 ЗЕ. Касационната инстанция не споделя преценката на административния съд относно оплакването на „Национална електрическа компания" ЕАД, че не е било компенсирано за разходи, свързани с изпълнението на задължението му по чл.93а, ал.1, т.2 от Закона за енергетиката ( редакция ДВ, бр.9 от 2021 г., отм.). „Национална електрическа компания“ ЕАД има право да поиска възстановяване на разходи, свързани с изпълнението на чл.93, ал.1, т.2 от Закона за енергетиката във връзка с договорите за дългосрочно изкупуване на разполагаемост и електрическа енергия. В касационната жалба се прави основателно оплакване, че при постановяване на решението административният съд не е направил разграничение между дейността, извършвана от „Национална електрическа компания“ ЕАД, като обществен доставчик, опериращ на регулирания пазар, и дейността му като търговец на свободния пазар, за които се прилагат различни правила. Незаконосъобразно е и съждението на административния съд, произтичащо от неточно прилагане на чл.34, ал.2 ЗЕ, че тези разходи следва да се компенсират от печалбата, формирана от сделки на свободния пазар, на който „Национална електрическа компания“ оперира, при положение, че има нормативно разграничение на методите на управление на регулирания пазар и тези на свободния пазар. Независимо от направените изводи, „Национална електрическа компания“ ЕАД не може да реализира търсената защита, тъй като жалбата му е насочена срещу точка II.3.1 от решението, в която е определена цената на електрическата енергия, произведена от водноелектрически централи, собственост на „Национална електрическа компания“ ЕАД. Жалбоподателят не е поискал произнасяне по направеното от него искане с допълнително решение на Комисията за енергийно и водно регулиране, което би могъл да обжалва.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D97DE0B" w14:textId="31E35869" w:rsidR="00EB4203" w:rsidRPr="003568EE" w:rsidRDefault="003568EE" w:rsidP="00A75127">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>