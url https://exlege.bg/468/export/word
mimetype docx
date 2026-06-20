--- v0 (2026-02-04)
+++ v1 (2026-06-20)
@@ -75,51 +75,69 @@
           <w:rStyle w:val="SubtleReference"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78EFB3D2" w14:textId="73C2A980" w:rsidR="00047AEF" w:rsidRDefault="00047AEF" w:rsidP="00047AEF">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003568EE">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
-        <w:t/>
+        <w:t>1. Закон за по-тежко наказуемо престъпление по смисъла на чл. 285, ал. 1 и 2 НПК е налице, когато на съдебното следствие се установят обстоятелства за изменяване правната квалификация на деянието в по-тежко наказуемо престъпление.</w:t>
+        <w:br/>
+        <w:t>2. Изменението на обвинението е съществено, когато събраните на съдебното следствие доказателства изменят фактическите обстоятелства на деянието в обвинителния акт и дават основание за прилагане на закон за същото, еднакво, по-леко или по-тежко наказуемо престъпление, по което подсъдимият не се е защитавал.</w:t>
+        <w:br/>
+        <w:t>Когато на съдебното следствие се установят основания за прилагане на закон за по-тежко наказуемо престъпление без съществено изменение на обстоятелствената част на обвинението по чл. 285, ал. 2 НПК, прокурорът е органът, който може да предяви новото обвинение.</w:t>
+        <w:br/>
+        <w:t>Съдът решава да приеме или да не приеме предявеното ново обвинение с определение.</w:t>
+        <w:br/>
+        <w:t>Когато приема новото обвинение, съдът продължава съдебното следствие по новото обвинение в същия състав, като дава възможност на страните да се подготвят за защита.</w:t>
+        <w:br/>
+        <w:t>Съдът е длъжен да изслуша обясненията на подсъдимия по новото обвинение и да събере нови доказателства или да провери вече събраните, ако това се налага. Определението, с което съдът отказва да приеме новото обвинение, не подлежи на самостоятелно протестиране или обжалване.</w:t>
+        <w:br/>
+        <w:t>3. Изменението на обвинението в случаите на чл. 285, ал. 1, т. 2 НПК се предявява от прокурора.</w:t>
+        <w:br/>
+        <w:t>Когато съдът приеме новото обвинение, е длъжен да изслуша подсъдимия.</w:t>
+        <w:br/>
+        <w:t>Ако подсъдимият направи искане за прекратяване на делото и изпращането му на прокурора за допълнително разследване, съдът е длъжен да му даде възможност да организира защитата си.</w:t>
+        <w:br/>
+        <w:t>4. Когато съдът откаже да уважи искането на подсъдимия за прекратяване на съдебното производство и изпращане делото на прокурора за допълнително разследване при хипотезата на чл. 285, ал. 1, т. 2 НПК, налице е съществено нарушение на процесуалните правила по чл. 330, ал. 2, т. 3 НПК.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D97DE0B" w14:textId="31E35869" w:rsidR="00EB4203" w:rsidRPr="003568EE" w:rsidRDefault="003568EE" w:rsidP="00A75127">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>