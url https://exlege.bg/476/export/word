--- v0 (2026-02-04)
+++ v1 (2026-06-19)
@@ -73,51 +73,59 @@
           <w:rStyle w:val="SubtleReference"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78EFB3D2" w14:textId="73C2A980" w:rsidR="00047AEF" w:rsidRDefault="00047AEF" w:rsidP="00047AEF">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003568EE">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
-        <w:t/>
+        <w:t>1. Органът, който следва да вземе отношение по искането за изкупуване по реда на чл. 22, ал. 2 ЗСГ, е председателят на ИК на общинския (районен) народен съвет. Решението за определяне на купувач на имота, изнесен на публична продан, заедно с преписката се изпраща на нотариуса за издаване на нотариален акт. Определеният купувач в седемдневен срок от писменото съобщение внася цената на имота или на вещното право по сметка на съдебния изпълнител. Съдебният изпълнител прави разпределение на сумите след представяне на препис от нотариалния акт.</w:t>
+        <w:br/>
+        <w:t>2. При искания, направени от двама или повече съсобственици, органът, произнасящ се по изкупуването, следва да определи за купувач само един от тях. Той не е задължен да възложи на всички имота за изкупуване. Двама или повече съсобственици могат да го изкупят в общ дял, ако са направили искане с оглед групиране на нуждите им от жилище, без това искане да е мотивирано с разпоредбата на чл. 33 ЗС.</w:t>
+        <w:br/>
+        <w:t>3. Съсобственикът, който ще изкупи имота, изнесен на публична продан, се определя по реда на чл. 19, ал. 2 и сл. ЗСГ. Показателите за предпочитание при конкуренция са тези, посочени в чл. 11 на Наредбата за разпределяне и продажба на жилище.</w:t>
+        <w:br/>
+        <w:t>4. Съсобственик, който е правил искане за възлагане на имота в делбения процес по реда на чл. 288, ал. 2 ГПК и то не е уважено, или е било уважено, но решението е обезсилено по реда на чл. 288, ал. 8 ГПК, не може да предявява наново претенция за изкупуване на същия имот, изнесен на публична продан по реда на чл. 22, ал. 2 ЗСГ.</w:t>
+        <w:br/>
+        <w:t>5. Срокът за преглед по реда на надзора на решението на съда, взето по повод обжалване на акта, с който се определя съсобственикът - купувач на имота, е едномесечен от постановяване на решението от окръжния съд.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D97DE0B" w14:textId="31E35869" w:rsidR="00EB4203" w:rsidRPr="003568EE" w:rsidRDefault="003568EE" w:rsidP="00A75127">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>