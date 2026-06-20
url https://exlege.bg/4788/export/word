--- v0 (2026-02-04)
+++ v1 (2026-06-20)
@@ -73,51 +73,51 @@
           <w:rStyle w:val="SubtleReference"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78EFB3D2" w14:textId="73C2A980" w:rsidR="00047AEF" w:rsidRDefault="00047AEF" w:rsidP="00047AEF">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003568EE">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
-        <w:t/>
+        <w:t>Настоящият състав на касационната инстанция намира, че обжалваното съдебното решение е постановено при допуснати съществени нарушения на процесуални правила и при неизяснена фактическа обстановка, поради което се явява и необосновано. В мотивите на обжалваното съдебно решение административният съдия е приел, че са били осъществени предпоставките на чл.114 ал.2, т.2 КСО за възстановяване на добросъвестно получени от лицето суми по отношение обезщетението за безработица(каквото обаче няма данни Г. да е получавала, респ. да е било предмет на установяване в развилото се ревизионно производство). Изводите на първостепенния съд са формирани и при неправилно възприета от него фактически обстановка, поради което се явяват необосновани. В хода на съдебното дирене административният съдия не е изпълнил задължението си по чл.170 ал.3 АПК да укаже на страните разпределението на доказателствената тежест в процеса. За съществени релевантни за спора факти (касателно реалното полагане на труд от осигуреното лице И. Г.) не са били ангажирани допустима доказателства, според носената от тази страна тежест на доказване. Първостепенният съд не е извършил задълбочена преценка, вкл. и какво е значение и на такива обстоятелства като например това, че извършването на трудовата функция е било по време, когато е била обявена национална извънредна епидемична обстановка.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D97DE0B" w14:textId="31E35869" w:rsidR="00EB4203" w:rsidRPr="003568EE" w:rsidRDefault="003568EE" w:rsidP="00A75127">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>