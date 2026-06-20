--- v0 (2026-02-04)
+++ v1 (2026-06-20)
@@ -73,51 +73,51 @@
           <w:rStyle w:val="SubtleReference"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78EFB3D2" w14:textId="73C2A980" w:rsidR="00047AEF" w:rsidRDefault="00047AEF" w:rsidP="00047AEF">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003568EE">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
-        <w:t/>
+        <w:t>Върховният административен съд преценява обжалваното решение като недопустимо, тъй като съдът е разгледал непредявен иск по чл.1 ЗОДОВ. Правната квалификация на иска не е по чл.1 ЗОДОВ, а представлява пряк иск срещу Столична община за плащане на неизплатен остатък от обезщетение за отчужден имот. Правоотношението между страните е такова между кредитор и длъжник за парично вземане, установено с решение на административния съд, което следва да се изпълни по реда на ГПК. Спорът относно дължимостта на ДДС върху частта на обезщетението не може да се разреши по реда на чл.1 ЗОДОВ. Наред с допуснатите съществени съдопроизводствени нарушения, административният съд е постановил недопустимо решение, което следва да се обезсили и върне делото за ново разглеждане, започващо от указание към ищеца за уточняване на исковата си претенция.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D97DE0B" w14:textId="31E35869" w:rsidR="00EB4203" w:rsidRPr="003568EE" w:rsidRDefault="003568EE" w:rsidP="00A75127">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>