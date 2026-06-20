--- v0 (2026-02-04)
+++ v1 (2026-06-20)
@@ -73,51 +73,51 @@
           <w:rStyle w:val="SubtleReference"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78EFB3D2" w14:textId="73C2A980" w:rsidR="00047AEF" w:rsidRDefault="00047AEF" w:rsidP="00047AEF">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003568EE">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
-        <w:t/>
+        <w:t>Настоящият касационен състав намира за законосъобразен крайния извод на административния съдия за отмяна на оспореното писмо, тъй като не се потвърждават изложените твърдения за евентуални престъпни деяния, касаещи тези сключени шест съглашения, респ. обстоятелствата да се отнасят до изпълнението им. По тази причина и липсва необходимата връзка между посоченото в оспореното писмо основание по чл.10, т.10.8 във вр. с т.10.3 „а“ от Общите условия с това по чл.54 ал.1, т.3 АПК, което обосновава извод, че административното решение на касационния жалбоподател е и вътрешно противоречиво. От една страна не са установени сочените в акта негови фактически основания, покриващи посочената хипотеза на Общите условия на изпълнявания проект, а от друга е налице противоречивото им подвеждане с основания в същите условия, но и в процесуалния закон. По отношение частта на съдебното решение, с която е указано на Зам. Изпълнителния Директор на АЗ да извърши плащания по исканията на дружеството по шестте договора, то в тази част дадените „указания“ нямат нормативна опора. С отмяната на писмото, прилагащо тази мярка, се постига крайния ефект, който преследва оспорващото дружество, а по отношение останалите въпроси, вкл. и дали са налице условията за плащания по исканията на търговеца, същите не са били предмет на преценка от органа в производството по издаване на този акт.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D97DE0B" w14:textId="31E35869" w:rsidR="00EB4203" w:rsidRPr="003568EE" w:rsidRDefault="003568EE" w:rsidP="00A75127">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>