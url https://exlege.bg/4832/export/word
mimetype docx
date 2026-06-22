--- v0 (2026-02-04)
+++ v1 (2026-06-22)
@@ -73,51 +73,51 @@
           <w:rStyle w:val="SubtleReference"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78EFB3D2" w14:textId="73C2A980" w:rsidR="00047AEF" w:rsidRDefault="00047AEF" w:rsidP="00047AEF">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003568EE">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
-        <w:t/>
+        <w:t>Настоящият съдебен състав намира, че оплакването за допуснато съществено процесуално нарушение е основателно, предвид, че източник на данни за увреждането е единствено увредения, а както се посочи, първо е заинтересован, на следващо място дава противоречиви сведения за увреждането. Различните мнения на тримата специалисти, назначени да изготвят заключения, внесли в доказателствата по делото повече вероятностни хипотези, като всеки от експертите защитава собствено мнение за инцидента и нанесените травми, което е довело и до избирателно кредитирани факти от съда. При такава разнопосочност на изводите на вещите лица съдебният състав е следвало да назначи нова комплексна съдебно-медицинска експертиза на основание чл. 171, ал. 2, изр. 2 от АПК във връзка с чл. 203 от ГПК, и като не е извършил това, е допуснал съществено нарушаване на съдопроизводствените правила, довело до неустановяване на фактите от съществено значение за правилното решаване на спора. Формално, това че увреждането е станало по време на работа не задължава съда да приеме, че трудовата злополука по определението на чл. 55, ал. 1 от КСО е безспорно установена. Заключенията съдържат различни констатации и съдът кредитира тези, които потвърждават твърдяното от ответника Я., без да се обоснове надлежно съобразно чл. 202 от Гражданския процесуален кодекс /ГПК/.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D97DE0B" w14:textId="31E35869" w:rsidR="00EB4203" w:rsidRPr="003568EE" w:rsidRDefault="003568EE" w:rsidP="00A75127">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>