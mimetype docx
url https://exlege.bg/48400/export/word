--- v0 (2026-02-17)
+++ v1 (2026-06-20)
@@ -73,51 +73,51 @@
           <w:rStyle w:val="SubtleReference"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78EFB3D2" w14:textId="73C2A980" w:rsidR="00047AEF" w:rsidRDefault="00047AEF" w:rsidP="00047AEF">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003568EE">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
-        <w:t/>
+        <w:t>Необорима презумпция е, че незнанието на закона неизвинява. Всяко регистрирано по ЗТ лице знае закона и след като на законово ниво е определен релевантният юридически факт-задължението за представяне на копие от сключения застрахователен договор, срока за изпълнение на това задължение и правните последици, които законодателят обвързва с неизпълнението, неуведомяването на дружеството за започналото производство не би могло да повлияе на съдържанието на акта. Непредставяйки застрахователен договор в определения от закона срок, дружеството само се е съгласило да настъпят предвидените в закона последици. Заличаването на туроператора, който има сключен застрахователен договор, но не го е представил в срок на компетентния орган, е изключително тежка санкция. Заместник министърът действа в условия на обвързана компетентност, като законодателят е преценил, че не представянето на копие от застрахователния договор ще бъде обвързано с действително тежката последица – заличаване на туроператора, за защита на интересите на потребителите.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D97DE0B" w14:textId="31E35869" w:rsidR="00EB4203" w:rsidRPr="003568EE" w:rsidRDefault="003568EE" w:rsidP="00A75127">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>