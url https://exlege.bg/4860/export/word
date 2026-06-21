--- v0 (2026-02-04)
+++ v1 (2026-06-21)
@@ -73,51 +73,51 @@
           <w:rStyle w:val="SubtleReference"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78EFB3D2" w14:textId="73C2A980" w:rsidR="00047AEF" w:rsidRDefault="00047AEF" w:rsidP="00047AEF">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003568EE">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
-        <w:t/>
+        <w:t>Лишавайки Общината от право на възражение и представяне на доказателства по този въпрос, УО е допуснал съществено процесуално нарушение и акта по т. 3 е незаконосъобразен само на това основание. Административният орган съчетава в едно производство това по администриране на нередности и извършване на финансови корекции и това за верифициране на разходите, които сами по себе си представляват два различни способа за гарантиране на законосъобразното разходване на средствата от Европейските структурни и инвестиционни фондове. Решението на административния орган в останалата част е издадено в противоречие с материалния закон, доколкото не е налице нарушение на принципите на добро финансово управление в неговите три проявления икономичност, ефикасност и ефективност. В административния акт липсват мотиви коя част от общата и специфичните цели по проекта не е постигната чрез осъществените разходи и закупените артикули, като разходването на средства по проекта в края на периода не означава непременно, че е налице нередност и нарушение на сочените принципи. Извършените разходи са необходими за постигане на поставените цели и имат пряко отношение към резултатите на проекта, описан в проектното предложение, като от страна на бенефициера, те не са посочени просто като разход, а като конкретен разход за самата дейност и са предвидени още във Формуляра за кандидатстване по процедурата. Налице е противоречие между изложените основания, преобладаващо касаещи допустимостта на разходите и разпоредения в диспозитивната част правен резултат, тъй като отказът да се верифицират суми не се основава на наличие на нередност, нито представлява елемент от процедурата по определяне на финансова корекция.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D97DE0B" w14:textId="31E35869" w:rsidR="00EB4203" w:rsidRPr="003568EE" w:rsidRDefault="003568EE" w:rsidP="00A75127">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>