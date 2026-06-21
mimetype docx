--- v0 (2026-02-04)
+++ v1 (2026-06-21)
@@ -73,51 +73,51 @@
           <w:rStyle w:val="SubtleReference"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78EFB3D2" w14:textId="73C2A980" w:rsidR="00047AEF" w:rsidRDefault="00047AEF" w:rsidP="00047AEF">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003568EE">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
-        <w:t/>
+        <w:t>Не се споделят съображенията на административния съд, че длъжностните лица по регистрацията в Агенцията по вписванията са административни органи, чиято дейност се определя като административна дейност по смисъла на Административнопроцесуалния кодекс. Дейността на Агенцията по вписванията, свързана с вписванията на обстоятелства и обявяването на актове в търговския регистър, се извършва по правила, аналогични на предвидените в чл.595 - чл.607, глава петдесет и пета "Вписване на юридически лица" от Гражданския процесуален кодекс и показва най-голяма близост в уреденото с посочените процесуални норми охранително производство. Предприетото със закон извеждане на дейността, свързана с воденето на търговския регистър, от органите на съдебната власт не променя нейния правен характер. Именно поради характера на производството, водено от длъжностните лица по регистрацията, издаваните от тях актове подлежат на съдебен контрол не от административните, а от гражданските съдилища. Въпросът за подсъдността на делата с предмет отговорността на Агенцията по вписванията за вреди, причинени от актове, действия и бездействия на длъжностни лица по регистрацията, е разрешен с Тълкувателно постановление № 2 от 19.05.2015 г. на Общото събрание на съдиите от гражданската и търговската колегия на Върховния касационен съд и съдиите от първа и втора колегия на Върховния административен съд, като е прието, че дейността на длъжностните лица по регистрацията не е административна и споровете са подсъдни на гражданските съдилища. Тълкувателното постановление не е отменено и е задължително за съдилищата.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D97DE0B" w14:textId="31E35869" w:rsidR="00EB4203" w:rsidRPr="003568EE" w:rsidRDefault="003568EE" w:rsidP="00A75127">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>