--- v0 (2026-02-04)
+++ v1 (2026-06-20)
@@ -73,51 +73,51 @@
           <w:rStyle w:val="SubtleReference"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78EFB3D2" w14:textId="73C2A980" w:rsidR="00047AEF" w:rsidRDefault="00047AEF" w:rsidP="00047AEF">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003568EE">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
-        <w:t/>
+        <w:t>В случая Решението на Директора на ТП на НОИ е постановено в нарушение на процесуалните разпоредби. Новелата на чл.27 ал.2,т.1 АПК позволява на административния орган, който разглежда дадено искане, да формирана извод за неговата недопустимост, ако между същите страни е налице влязъл в сила административен акт със същия предмет. Този институт обаче се намира в Глава V, раздел I на АПК Индивидуални административни актове. При посочената правна рамка, за Ръководителя на ТП на НОИ единствената възможност да остави жалбата без разглеждане е да е налице някое от основанията по чл.88 ал.1 АПК, но там основанието по чл.27, ал.2,т.1 АПК не е между изброените, нито в главата има препратка към производството за издаването на индивидуалния административен акт пред долустоящия орган. Процесуалният закон не е предоставил право на горестоящия орган, за пръв път пред него, той да прилага основанието по чл.27 ал.2, т.1 АПК и то по отношение доводи(искания) на страната, изложени в жалбата до него. Горестоящият Директор е допуснал нарушение на процесуалните правила, което се определя като съществено, тъй като необосновано е препятствало този орган да извърши в пълен обем дължимата проверка, заложена в чл.117 ал.3 КСО на акта на пенсионния орган.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D97DE0B" w14:textId="31E35869" w:rsidR="00EB4203" w:rsidRPr="003568EE" w:rsidRDefault="003568EE" w:rsidP="00A75127">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>