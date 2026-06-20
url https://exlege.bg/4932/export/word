--- v0 (2026-02-04)
+++ v1 (2026-06-20)
@@ -73,51 +73,51 @@
           <w:rStyle w:val="SubtleReference"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78EFB3D2" w14:textId="73C2A980" w:rsidR="00047AEF" w:rsidRDefault="00047AEF" w:rsidP="00047AEF">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003568EE">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
-        <w:t/>
+        <w:t>Търговският закон изрично и последователно е посочил правните действия по подаване на декларации от синдика при неговото назначаване, които в настоящия случай не са изпълнени в тази последователност и е налице допуснатото нарушение, което не следва да се приема като формално. Датата на встъпване се фиксира с определението на съда и няма отношение на коя дата синдикът е бил уведомен за това, като синдикът следва да следи за постановените от съда актове. Липсата по делото на доказателства за изпълнение на задължението за представяне на ежемесечни отчети прави обоснован извода на административния орган за допуснато нарушение на чл.659, ал.2 от ТЗ. Нарушението на задължението по чл.663а ТЗ е формално, поради което наличието или липсата на вредоносен резултат от неспазването на закона се явява неотносимо за изследване обстоятелство. Синдикът във всички случаи на продажба по реда на чл.718 от ТЗ е следвало да поиска от съда разрешение да я извърши по този ред, а предходно издаденото разрешение не го ползва с оглед изричната разпоредба на ал.1 изр.1. Установените по делото пет нарушения са достатъчни, за да обосноват налагането на мярката по чл.655, ал.3 от ТЗ от страна на министъра, тъй като законът не изисква извършването на тежки нарушения, нито посочва вида на нарушенията.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D97DE0B" w14:textId="31E35869" w:rsidR="00EB4203" w:rsidRPr="003568EE" w:rsidRDefault="003568EE" w:rsidP="00A75127">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>