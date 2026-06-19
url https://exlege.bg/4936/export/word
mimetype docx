--- v0 (2026-02-04)
+++ v1 (2026-06-19)
@@ -73,51 +73,51 @@
           <w:rStyle w:val="SubtleReference"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78EFB3D2" w14:textId="73C2A980" w:rsidR="00047AEF" w:rsidRDefault="00047AEF" w:rsidP="00047AEF">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003568EE">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
-        <w:t/>
+        <w:t>Настоящият касационен състав намира обжалваното съдебно решение за валидно и допустимо, но неправилно като постановено при допуснати съществени нарушения на съдопроизводствените правила, довели до необоснованост, представляващи основание за неговата отмяна по смисъла на чл. 209, т. 3 от АПК. Първоинстанционният съд е изложил бланкетни мотиви, в които всъщност е възпроизвел съдържанието на решението на горестоящия административен орган, без обаче да извърши проверка на изложените в него съображения, респективно без собствена преценка и анализ на представените по делото доказателства поотделно и в съвкупност в контекста на оплакванията, изложени от жалбоподателите. В конкретния случай в оспореното съдебно решение не е обсъден предполагаемия кумулативен ефект/кумулативно въздействие на проекта за частично изменение на Общия устройствен план на Община Кюстендил и проект за подробен устройствен план - план за застрояване (ПУП-ПЗ) в обхват ПИ № 38432-2-16, местност Ивов камък, с. Коняво, Община Кюстендил и бъдещо изграждане на Подстанция и възлова станция. Наред с това съдът е отказал назначаване на геодезическа експертиза, поискана от жалбоподателите за проверка направените констатации от административния орган в тази насока. Важно е да се отбележи, че кумулативните въздействия могат да са резултат от отделни планове, програми, проекти и инвестиционни предложения с незначителен ефект, но със значителен ефект, разглеждани в съвкупност. Визираното сочи на допуснати от административния съд съществени нарушения на съдопроизводствените правила, които възпрепятстват касационната инстанция да извърши всеобхватна проверка за приложението на материалния закон и обоснованост на решението.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D97DE0B" w14:textId="31E35869" w:rsidR="00EB4203" w:rsidRPr="003568EE" w:rsidRDefault="003568EE" w:rsidP="00A75127">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>